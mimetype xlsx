--- v2 (2026-03-19)
+++ v3 (2026-05-06)
@@ -74,51 +74,51 @@
   </si>
   <si>
     <t>http://sapl.tapira.pr.leg.br/media/</t>
   </si>
   <si>
     <t xml:space="preserve">CONSTRUÇÃO DE QUEBRA-MOLAS_x000D_
 </t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
     <t>Claudemir Antônio de Abreu</t>
   </si>
   <si>
     <t xml:space="preserve">- CONSTRUÇÃO DE UM PEQUENO POSTO DE SAÚDE NA VILA OPERÁRIA;_x000D_
 - REFORMA DA PONTE DA ÁGUA FRIA;_x000D_
 - CONSTRUÇÃO DE UM QUEBRA-MOLAS NA RUA IRATI, PRÓXIMO À ESCOLA CAMPOS SALES;_x000D_
 - CONSTRUÇÃO DE UM QUEBRA-MOLAS NA AVENIDA PORTO ALEGRE NA ESQUINA COM A RUA ANTÔNIO HERMÍNIO DE AGUIAR._x000D_
 </t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
-    <t>Jucelino</t>
+    <t>Jucelino da Conceição Alcântara</t>
   </si>
   <si>
     <t>CONSTRUÇÃO DE UMA PASSARELA NA ESCOLA MUNICIPAL CAMPOS SALES, LIGANDO OS PAVILHÕES ATÉ A SAÍDA NA RUA PONTA GROSSA, COM UMA COBERTURA, PARA QUE ASSIM OS ALUNOS POSSAM EMBARCAR E DESEMBARCAR DO ÔNIBUS COM SEGURANÇA, PROTEGIDO DO SOL E DA CHUVA.</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
     <t>Alcides Masquietto</t>
   </si>
   <si>
     <t>SOLICITA PARA QUE POSSA RENOVAR O CANTEIRO EM FRENTE A LOTÉRICA COM UM NOVO MODELO DE ESTACIONAMENTO PARA CARROS E FAZER NO MESMO ESTACIONAMENTO UM EXCLUSIVO PARA MOTOS.</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
     <t>CONSTRUÇÃO DE UMA NOVA CAPELA MORTUÁRIA EM UM OUTRO LOCAL MAIS ADEQUADO COM UMA ESTRUTURA METÁLICA  PARA AMPARAR AS PESSOAS QUE ESTÃO VELANDO SEUS ENTES QUERIDOS, PRINCIPALMENTE EM DIAS DE CHUVA E FRIO E QUE TENHA BANCOS PARA AS PESSOAS SE ACOMODAREM.</t>
   </si>
@@ -569,51 +569,51 @@
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapira.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapira.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapira.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapira.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapira.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapira.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapira.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapira.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapira.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapira.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapira.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapira.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapira.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapira.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapira.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapira.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapira.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapira.pr.leg.br/media/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H19"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="4" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
-    <col min="6" max="6" width="26.28515625" bestFit="1" customWidth="1"/>
+    <col min="6" max="6" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="7" max="7" width="31.7109375" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>