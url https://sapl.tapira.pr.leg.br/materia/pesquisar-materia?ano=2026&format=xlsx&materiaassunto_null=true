--- v1 (2026-03-19)
+++ v2 (2026-05-03)
@@ -10,107 +10,107 @@
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="240" yWindow="15" windowWidth="16095" windowHeight="9660"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="645" uniqueCount="288">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1173" uniqueCount="512">
   <si>
     <t>ID</t>
   </si>
   <si>
     <t>Ano</t>
   </si>
   <si>
     <t>Número</t>
   </si>
   <si>
     <t>Tipo de Matéria Legislativa/Sigla</t>
   </si>
   <si>
     <t>Tipo de Matéria Legislativa/Descrição</t>
   </si>
   <si>
     <t>Autorias</t>
   </si>
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>1046</t>
   </si>
   <si>
     <t>2026</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>Indicação</t>
   </si>
   <si>
-    <t>Alcenir</t>
+    <t>Alcenir  Antônio Piloto</t>
   </si>
   <si>
     <t>http://sapl.tapira.pr.leg.br/media/sapl/public/materialegislativa/2026/1046/indicacao_01-2026-alcenir-uniformes.pdf</t>
   </si>
   <si>
     <t>Solicitando ao Senhor Prefeito Municipal, que viabilize o fornecimento de uniformes adequados para os garis e para o pessoal que trabalha com a varrição que atuam no município.</t>
   </si>
   <si>
     <t>1049</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
-    <t>Devair</t>
+    <t>Devair dos Santos</t>
   </si>
   <si>
     <t>http://sapl.tapira.pr.leg.br/media/sapl/public/materialegislativa/2026/1049/02-2026-devair-pintura-santa_felicidade.pdf</t>
   </si>
   <si>
     <t>Solicitando pintura nos bancos e meios fios da praça do Distrito de Santa Felicidade.</t>
   </si>
   <si>
     <t>1050</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
     <t>http://sapl.tapira.pr.leg.br/media/sapl/public/materialegislativa/2026/1050/03-2026-devair-paver-gleba_quatro.pdf</t>
   </si>
   <si>
     <t>Solicita ao prefeito, que seja realizada manutenção no pavimento em paver da rua que dá acesso à praça do Distrito de Gleba Quatro.</t>
   </si>
   <si>
     <t>1051</t>
   </si>
   <si>
     <t>4</t>
   </si>
@@ -156,117 +156,117 @@
   <si>
     <t>http://sapl.tapira.pr.leg.br/media/sapl/public/materialegislativa/2026/1054/07-2026-jucineide-refletor_no_bosque_e_areia.pdf</t>
   </si>
   <si>
     <t>Solicitando ao prefeito municipal para que determine ao setor competente a instalação de um refletor no bosque municipal, Leonardo Oliveira da Cruz, bem como a colocação/reposição de areia na quadra localizada no mesmo espaço.</t>
   </si>
   <si>
     <t>1057</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
     <t>http://sapl.tapira.pr.leg.br/media/sapl/public/materialegislativa/2026/1057/08-2026-devair-_iluminacao-distrito.pdf</t>
   </si>
   <si>
     <t>Solicitando que seja realizada manutenção na iluminação da praça do Distrito de Gleba Quatro.</t>
   </si>
   <si>
     <t>1058</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
-    <t>Alcides</t>
+    <t>Alcides  Masquietto</t>
   </si>
   <si>
     <t>http://sapl.tapira.pr.leg.br/media/sapl/public/materialegislativa/2026/1058/09-2026-alcides-quebra-molas.pdf</t>
   </si>
   <si>
     <t>Solicitando construção de quebra-molas na Avenida Curitiba, próximo à casa do João da Cunha e outro, também na Avenida Curitiba, próximo a Umuprev.</t>
   </si>
   <si>
     <t>1059</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
     <t>http://sapl.tapira.pr.leg.br/media/sapl/public/materialegislativa/2026/1059/010-2026-jucineide_e_anelise-asfalto_av.parana.pdf</t>
   </si>
   <si>
     <t>Solicitando informações a respeito das condições do asfalto da Avenida Paraná, nas proximidades do Barracão da feira do Produtor, estendendo-se até o jardim Itália, abrangendo as Ruas São Mateus e Irati, as quais se encontram em estado precário de conservação, apresentando diversos buracos ao longo de sua extensão.</t>
   </si>
   <si>
     <t>1065</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
-    <t>Micheli</t>
+    <t>Micheli de Lima Rodrigues</t>
   </si>
   <si>
     <t>http://sapl.tapira.pr.leg.br/media/sapl/public/materialegislativa/2026/1065/011-2026-micheli-sala_de_bercario.pdf</t>
   </si>
   <si>
     <t>Solicitando que seja realizado estudo de viabilidade técnica, administrativa e orçamentária para a implantação de uma sala de berçário no Distrito de Santa Felicidade, vinculada à rede municipal de educação infantil.</t>
   </si>
   <si>
     <t>1062</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
     <t>http://sapl.tapira.pr.leg.br/media/sapl/public/materialegislativa/2026/1062/012-2026-alcides-sinalizacao_tartarugas.pdf</t>
   </si>
   <si>
     <t>Solicitando ao senhor prefeito e ao setor competente, que torne a fixar no asfalto as tartarugas nas rotatórias da avenida Curitiba, nos seguintes locais: perto do Correio, próximo à loja Gonçalves, próximo ao poço Zabini, próximo à loja do Nino, próximo ao Banco Sicoob e próximo ao poço do Satoshi.</t>
   </si>
   <si>
     <t>1063</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
     <t>http://sapl.tapira.pr.leg.br/media/sapl/public/materialegislativa/2026/1063/013-2026-micheli-castrapet.pdf</t>
   </si>
   <si>
     <t>Solicitando que determine, junto ao setor competente, que o Município busque informações e providencie, junto à Secretaria do Desenvolvimento Sustentável (SEDEST), o cadastramento do Município para participação nos próximos ciclos do Programa Permanente de Esterilização de Cães e Gatos – Castrapet.</t>
   </si>
   <si>
     <t>1064</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
-    <t>Vanderlei</t>
+    <t>Vanderlei Vieira Mendes</t>
   </si>
   <si>
     <t>http://sapl.tapira.pr.leg.br/media/sapl/public/materialegislativa/2026/1064/014-2026-vanderlei-quebra-molas.pdf</t>
   </si>
   <si>
     <t>Solicitando ao prefeito municipal que determine, com a máxima urgência, junto à Secretaria competente, a implantação de quebra-molas (redutores de velocidade) e sinalização vertical e horizontal adequada na Rua Irati, especialmente no trecho novo que compreende o percurso do Jardim Itália até a Assemuta.</t>
   </si>
   <si>
     <t>1067</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
     <t>http://sapl.tapira.pr.leg.br/media/sapl/public/materialegislativa/2026/1067/015-2026-vanderlei-cobertura_fixa_rampa.pdf</t>
   </si>
   <si>
     <t>solicitando para que determine junto à Secretaria competente a realização de estudo técnico e posterior instalação de cobertura fixa na área comum da rampa dos pescadores, localizada na área turística do Rio Ivaí, neste Município.</t>
   </si>
   <si>
     <t>1068</t>
   </si>
   <si>
     <t>16</t>
   </si>
@@ -387,74 +387,437 @@
   <si>
     <t>solicitando  ao senhor Prefeito Municipal Ronald Smarzaro as seguintes providências:_x000D_
 _x000D_
 - reforma da calçada do necrotério do cemitério com pintura;_x000D_
 - troca das lâmpadas para Led, as localizadas na rua em frente a casa do “zé do rolo”.</t>
   </si>
   <si>
     <t>1170</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
     <t>http://sapl.tapira.pr.leg.br/media/sapl/public/materialegislativa/2026/1170/026-2026-jucineide-barracao_da_feira.pdf</t>
   </si>
   <si>
     <t>solicitando ao setor competente para que termine de fechar a lateral do barracão da feira do produtor e coloque canos nas saídas de água do telhado.</t>
   </si>
   <si>
     <t>1177</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
+    <t>http://sapl.tapira.pr.leg.br/media/sapl/public/materialegislativa/2026/1177/027-micheli-hino_no_site_do_municipio.pdf</t>
+  </si>
+  <si>
     <t>Solicitando que seja providenciada a divulgação do Hino Municipal de Tapira, especialmente por meio do site oficial da Prefeitura, com a disponibilização de sua letra e, se possível, de sua versão em áudio.</t>
   </si>
   <si>
     <t>1178</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
-    <t>Jucelino</t>
+    <t>Jucelino da Conceição Alcântara</t>
+  </si>
+  <si>
+    <t>http://sapl.tapira.pr.leg.br/media/sapl/public/materialegislativa/2026/1178/028-2026-jucelino-revitalizacao_do_cristo.pdf</t>
   </si>
   <si>
     <t>Solicitando que seja encaminhado ao Excelentíssimo Senhor Prefeito Municipal, com a cópia para Secretaria de Obras e Secretaria de Turismo, a seguinte indicação: Que o Executivo Municipal através de seus órgãos competentes, realize obras de revitalização, manutenção e melhoria de infraestrutura no Portal de entrada da Cidade (Cristo), pintura do monumento, melhoria no paisagismo e limpeza da área do entorno. E também instalação de nova iluminação cênica (led)para maior visibilidade noturna e segurança.</t>
   </si>
   <si>
     <t>1181</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
+    <t>http://sapl.tapira.pr.leg.br/media/sapl/public/materialegislativa/2026/1181/029-micheli_e_vanderlei-arena_vibe.pdf</t>
+  </si>
+  <si>
     <t>Solicitando que seja realizado estudo de viabilidade para a construção de estacionamento no canteiro central da Avenida Curitiba, especificamente no trecho que faz frente à Arena Vibe / Beach Tennis, no Município de Tapira.</t>
   </si>
   <si>
+    <t>1187</t>
+  </si>
+  <si>
+    <t>30</t>
+  </si>
+  <si>
+    <t>http://sapl.tapira.pr.leg.br/media/sapl/public/materialegislativa/2026/1187/indicacao_030-2026.pdf</t>
+  </si>
+  <si>
+    <t>Solicita-se que seja avaliada a possibilidade de implantação de um sistema mais completo de gestão de agendamentos na Secretaria Municipal de Saúde, com a funcionalidade de envio automático de mensagens de confirmação aos pacientes.</t>
+  </si>
+  <si>
+    <t>1188</t>
+  </si>
+  <si>
+    <t>31</t>
+  </si>
+  <si>
+    <t>Anelise Prado Lopes e Jucineide Ap. de Brito da Silva</t>
+  </si>
+  <si>
+    <t>http://sapl.tapira.pr.leg.br/media/sapl/public/materialegislativa/2026/1188/indicacao_031-2026.pdf</t>
+  </si>
+  <si>
+    <t>Solicita-se as seguintes melhorias na educação municipal, com foco no Centro Municipal de Educação Infantil Pedro de Souza Néia: contratação de profissional de fonoaudiologia; estudo para melhorias do piso (chão) do parquinho; cobertura total da caixa de areia; e, controle rigoroso dos entornos do centro educacional, relacionado a terrenos com mato alto.</t>
+  </si>
+  <si>
+    <t>1189</t>
+  </si>
+  <si>
+    <t>32</t>
+  </si>
+  <si>
+    <t>http://sapl.tapira.pr.leg.br/media/sapl/public/materialegislativa/2026/1189/indicacao_032-2026.pdf</t>
+  </si>
+  <si>
+    <t>Solicita-se que seja feita a realização de limpeza das calçadas destinadas à circulação de pedestres em todo o município.</t>
+  </si>
+  <si>
+    <t>1192</t>
+  </si>
+  <si>
+    <t>33</t>
+  </si>
+  <si>
+    <t>http://sapl.tapira.pr.leg.br/media/sapl/public/materialegislativa/2026/1192/indicacao_033-2026.pdf</t>
+  </si>
+  <si>
+    <t>Solicita-se que sejam tomadas as providências necessárias para viabilizar a aquisição de um computador/notebook e equipamentos de informática para o Conselho Tutelar.</t>
+  </si>
+  <si>
+    <t>1191</t>
+  </si>
+  <si>
+    <t>34</t>
+  </si>
+  <si>
+    <t>http://sapl.tapira.pr.leg.br/media/sapl/public/materialegislativa/2026/1191/indicacao_034-2026.pdf</t>
+  </si>
+  <si>
+    <t>Solicita-se que seja encaminhado ao Excelentíssimo Senhor Prefeito Municipal, Ronald Rogério Lopes Smarzaro, com cópia para a secretaria competente, a elaboração e implementação de um Plano Municipal de Regularização, Acolhimento e Inserção de Migrantes Estrangeiros, no âmbito do Município de Tapira, Estado do Paraná.</t>
+  </si>
+  <si>
+    <t>1194</t>
+  </si>
+  <si>
+    <t>36</t>
+  </si>
+  <si>
+    <t>http://sapl.tapira.pr.leg.br/media/sapl/public/materialegislativa/2026/1194/indicacao_036-2026.pdf</t>
+  </si>
+  <si>
+    <t>Solicita-se que sejam tomadas as providências necessárias para viabilizar equipe para a limpeza e desobstrução de sarjetas e bocas de lobo no município.</t>
+  </si>
+  <si>
+    <t>1202</t>
+  </si>
+  <si>
+    <t>37</t>
+  </si>
+  <si>
+    <t>http://sapl.tapira.pr.leg.br/media/sapl/public/materialegislativa/2026/1202/indicacao_037-2026.pdf</t>
+  </si>
+  <si>
+    <t>Solicita-se que sejam adotadas providências visando à melhoria dos serviços de telefonia móvel no município.</t>
+  </si>
+  <si>
+    <t>1203</t>
+  </si>
+  <si>
+    <t>38</t>
+  </si>
+  <si>
+    <t>http://sapl.tapira.pr.leg.br/media/sapl/public/materialegislativa/2026/1203/indicacao_038-2026.pdf</t>
+  </si>
+  <si>
+    <t>Solicita-se que sejam adotadas providências voltadas à promoção da atividade física e qualidade de vida da população.</t>
+  </si>
+  <si>
+    <t>1210</t>
+  </si>
+  <si>
+    <t>39</t>
+  </si>
+  <si>
+    <t>http://sapl.tapira.pr.leg.br/media/sapl/public/materialegislativa/2026/1210/indicacao_039-2026.pdf</t>
+  </si>
+  <si>
+    <t>Solicita-se que seja encaminhado ao Excelentíssimo Senhor Prefeito Municipal, Ronald Rogério Lopes Smarzaro, com cópia para a Secretaria Municipal de Agricultura e Meio Ambiente, a elaboração e implementação de um Plano Municipal de incentivo à atividade de psicultura aos pequenos produtores rurais de nosso município.</t>
+  </si>
+  <si>
+    <t>1212</t>
+  </si>
+  <si>
+    <t>40</t>
+  </si>
+  <si>
+    <t>http://sapl.tapira.pr.leg.br/media/sapl/public/materialegislativa/2026/1212/indicacao_040-2026.pdf</t>
+  </si>
+  <si>
+    <t>Solicita-se que seja instalado um toldo na entrada principal do prédio da fisioterapia; e, que seja adquirido um refrigerador para disponibilidade de gelo a ser utilizado nos pacientes.</t>
+  </si>
+  <si>
+    <t>1213</t>
+  </si>
+  <si>
+    <t>41</t>
+  </si>
+  <si>
+    <t>http://sapl.tapira.pr.leg.br/media/sapl/public/materialegislativa/2026/1213/indicacao_041-2026.pdf</t>
+  </si>
+  <si>
+    <t>Solicita-se que seja instalada iluminação pública na Rua Londrina, esquina com a Rua Piraquara (nº 775).</t>
+  </si>
+  <si>
+    <t>1222</t>
+  </si>
+  <si>
+    <t>42</t>
+  </si>
+  <si>
+    <t>http://sapl.tapira.pr.leg.br/media/sapl/public/materialegislativa/2026/1222/indicacao_042-2026.pdf</t>
+  </si>
+  <si>
+    <t>Solicita-se a construção de rampa de chegada para acesso a espaço reservado para pessoas portadoras de necessidades especiais (cadeirantes) assistirem aos jogos, bem como construção e/ou adequação de banheiro acessível a este público no Ginásio de Esportes Alnei Cezar Moreira.</t>
+  </si>
+  <si>
+    <t>1223</t>
+  </si>
+  <si>
+    <t>43</t>
+  </si>
+  <si>
+    <t>http://sapl.tapira.pr.leg.br/media/sapl/public/materialegislativa/2026/1223/indicacao_043-2026.pdf</t>
+  </si>
+  <si>
+    <t>Solicita-se a instalação de um Ecoponto, na Comunidade da Água do Avião, em frente ao Sítio São José, para utilização por toda àquela comunidade.</t>
+  </si>
+  <si>
+    <t>1224</t>
+  </si>
+  <si>
+    <t>44</t>
+  </si>
+  <si>
+    <t>http://sapl.tapira.pr.leg.br/media/sapl/public/materialegislativa/2026/1224/indicacao_044-2026.pdf</t>
+  </si>
+  <si>
+    <t>Solicita-se que seja instalada iluminação pública na entrada da Vila Rural Fani Lerner, próxima à Vila Nova.</t>
+  </si>
+  <si>
+    <t>1225</t>
+  </si>
+  <si>
+    <t>45</t>
+  </si>
+  <si>
+    <t>http://sapl.tapira.pr.leg.br/media/sapl/public/materialegislativa/2026/1225/indicacao_045-2026.pdf</t>
+  </si>
+  <si>
+    <t>Solicita-se que seja instalado um quebra-molas, na Rua Irati, próximo ao Bar do Carriola.</t>
+  </si>
+  <si>
+    <t>1232</t>
+  </si>
+  <si>
+    <t>46</t>
+  </si>
+  <si>
+    <t>http://sapl.tapira.pr.leg.br/media/sapl/public/materialegislativa/2026/1232/indicacao_046-2026.pdf</t>
+  </si>
+  <si>
+    <t>Solicita-se a adoção de providências visando implantação do Programa de Videomonitoramento Olho Vivo, no município de Tapira, em parceria com o Governo do Estado do Paraná, por meio da Secretaria de Estado da Segurança Pública do Paraná.</t>
+  </si>
+  <si>
+    <t>1233</t>
+  </si>
+  <si>
+    <t>47</t>
+  </si>
+  <si>
+    <t>http://sapl.tapira.pr.leg.br/media/sapl/public/materialegislativa/2026/1233/indicacao_047-2026.pdf</t>
+  </si>
+  <si>
+    <t>Solicita-se que seja adquirido uniforme para distribuição aos motoristas da área da saúde.</t>
+  </si>
+  <si>
+    <t>1234</t>
+  </si>
+  <si>
+    <t>48</t>
+  </si>
+  <si>
+    <t>http://sapl.tapira.pr.leg.br/media/sapl/public/materialegislativa/2026/1234/indicacao_048-2026.pdf</t>
+  </si>
+  <si>
+    <t>Solicita-se que seja providenciada limpeza das bocas das caixas das estradas rurais Curva das Moças e Estrada do Facão, na Gleba Quatro.</t>
+  </si>
+  <si>
+    <t>1235</t>
+  </si>
+  <si>
+    <t>49</t>
+  </si>
+  <si>
+    <t>http://sapl.tapira.pr.leg.br/media/sapl/public/materialegislativa/2026/1235/indicacao_049-2026.pdf</t>
+  </si>
+  <si>
+    <t>Solicita-se que seja cascalhada a subida da represa Água Fria, na Estrada da Igrejinha.</t>
+  </si>
+  <si>
+    <t>1236</t>
+  </si>
+  <si>
+    <t>50</t>
+  </si>
+  <si>
+    <t>http://sapl.tapira.pr.leg.br/media/sapl/public/materialegislativa/2026/1236/indicacao_050-2026.pdf</t>
+  </si>
+  <si>
+    <t>Solicita-se a tomada de providências para reabertura do Sindicato dos Trabalhadores Rurais do Município de Tapira.</t>
+  </si>
+  <si>
+    <t>1237</t>
+  </si>
+  <si>
+    <t>51</t>
+  </si>
+  <si>
+    <t>http://sapl.tapira.pr.leg.br/media/sapl/public/materialegislativa/2026/1237/indicacao_051-2026.pdf</t>
+  </si>
+  <si>
+    <t>Solicita-se o estabelecimento de convênio entre o Município e o Tapira Country Clube, para disponibilização de hidroterapia ao público necessitado desse tratamento, bem como os munícipes da terceira idade.</t>
+  </si>
+  <si>
+    <t>1238</t>
+  </si>
+  <si>
+    <t>52</t>
+  </si>
+  <si>
+    <t>http://sapl.tapira.pr.leg.br/media/sapl/public/materialegislativa/2026/1238/indicacao_052-2026.pdf</t>
+  </si>
+  <si>
+    <t>Solicita-se a tomada de providências a respeito do atraso no agendamento de consultas com especialistas em nosso município.</t>
+  </si>
+  <si>
+    <t>1239</t>
+  </si>
+  <si>
+    <t>53</t>
+  </si>
+  <si>
+    <t>http://sapl.tapira.pr.leg.br/media/sapl/public/materialegislativa/2026/1239/indicacao_053-2026.pdf</t>
+  </si>
+  <si>
+    <t>Solicita-se que o Poder Executivo revise as reais necessidades de investimentos e despesas do município com recursos livres.</t>
+  </si>
+  <si>
+    <t>1248</t>
+  </si>
+  <si>
+    <t>54</t>
+  </si>
+  <si>
+    <t>http://sapl.tapira.pr.leg.br/media/sapl/public/materialegislativa/2026/1248/indicacao_054-2026.pdf</t>
+  </si>
+  <si>
+    <t>Solicita-se que sejam tomadas providências necessárias para viabilizar reparos na cobertura da UPA.</t>
+  </si>
+  <si>
+    <t>1249</t>
+  </si>
+  <si>
+    <t>55</t>
+  </si>
+  <si>
+    <t>http://sapl.tapira.pr.leg.br/media/sapl/public/materialegislativa/2026/1249/indicacao_055-2026.pdf</t>
+  </si>
+  <si>
+    <t>Solicita-se que sejam tomadas as providências necessárias para viabilizar a implantação de dois redutores de velocidade (quebra-molas) na Avenida Rio Grande do Sul, nas proximidades da metalúrgica do Alemão, no sentido Tapira – Nova Olímpia, e nas imediações do cruzamento com a Rua Londrina, no sentido Nova Olímpia – Centro.</t>
+  </si>
+  <si>
+    <t>1250</t>
+  </si>
+  <si>
+    <t>56</t>
+  </si>
+  <si>
+    <t>http://sapl.tapira.pr.leg.br/media/sapl/public/materialegislativa/2026/1250/indicacao_056-2026.pdf</t>
+  </si>
+  <si>
+    <t>Solicita-se que sejam tomadas as providências necessárias para viabilizar revitalização do canteiro da Avenida Paraná, trecho entre a Rua Ponta Grossa e a Rua Castro.</t>
+  </si>
+  <si>
+    <t>1251</t>
+  </si>
+  <si>
+    <t>57</t>
+  </si>
+  <si>
+    <t>http://sapl.tapira.pr.leg.br/media/sapl/public/materialegislativa/2026/1251/indicacao_057-2026.pdf</t>
+  </si>
+  <si>
+    <t>Solicita-se implantação de sistema digital (plataforma, portal ou link institucional) destinado ao acesso dos servidores públicos municipais.</t>
+  </si>
+  <si>
+    <t>1253</t>
+  </si>
+  <si>
+    <t>58</t>
+  </si>
+  <si>
+    <t>Solicita-se que seja adquirido um soprador para a Escola Municipal do Distrito de Santa Felicidade.</t>
+  </si>
+  <si>
+    <t>1254</t>
+  </si>
+  <si>
+    <t>59</t>
+  </si>
+  <si>
+    <t>Solicita-se que sejam alocadas as sobras de massa asfáltica no trecho da Avenida Porto Alegre até a Estrada Canavieira, onde se localiza o laticínio do Quinzinho.</t>
+  </si>
+  <si>
+    <t>1255</t>
+  </si>
+  <si>
+    <t>60</t>
+  </si>
+  <si>
+    <t>Solicita-se reformas e melhorias no parquinho situado próximo à feira do produtor, bem como instalação de outros pontos de lazer infantil em nosso município.</t>
+  </si>
+  <si>
     <t>1041</t>
   </si>
   <si>
     <t>1243</t>
   </si>
   <si>
     <t>PLO</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária</t>
   </si>
   <si>
     <t>Ronald Rogério Lopes Smarzaro</t>
   </si>
   <si>
     <t>http://sapl.tapira.pr.leg.br/media/sapl/public/materialegislativa/2026/1041/projeto_de_lei_1243-2026-plano_diretor.pdf</t>
   </si>
   <si>
     <t>Altera o Art. 37 da Lei 1.192/2024 e dá outras providências.</t>
   </si>
   <si>
     <t>1038</t>
   </si>
   <si>
     <t>1244</t>
@@ -483,111 +846,114 @@
   <si>
     <t>1246</t>
   </si>
   <si>
     <t>http://sapl.tapira.pr.leg.br/media/sapl/public/materialegislativa/2026/1040/projeto_de_lei_1246-2026-regime_proprio-parcelamento.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o parcelamento de débitos previdenciários do Município de Tapira, Estado do Paraná com seu Regime Próprio de Previdência Social RPPS.</t>
   </si>
   <si>
     <t>1042</t>
   </si>
   <si>
     <t>1247</t>
   </si>
   <si>
     <t>http://sapl.tapira.pr.leg.br/media/sapl/public/materialegislativa/2026/1042/projeto_de_lei_1247-2026-coripa.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a ratificar sua participação no Consórcio Intermunicipal Para Conservação do Remanescente do Rio Paraná e Áreas de Influência – CORIPA, acrescentando o reingresso do município de Alto Paraíso e ingresso do município de Tapira, bem como a alteração de endereço da sede do Consórcio.</t>
   </si>
   <si>
     <t>1048</t>
   </si>
   <si>
-    <t>1248</t>
-[...1 lines deleted...]
-  <si>
     <t>http://sapl.tapira.pr.leg.br/media/sapl/public/materialegislativa/2026/1048/projeto_de_lei_1248-2026-correto.pdf</t>
   </si>
   <si>
     <t>Altera parcialmente o Artigo 3º inciso III e artigo 4º da Lei 1124/2025 e da outra providência.</t>
   </si>
   <si>
     <t>1174</t>
   </si>
   <si>
-    <t>1249</t>
-[...1 lines deleted...]
-  <si>
     <t>http://sapl.tapira.pr.leg.br/media/sapl/public/materialegislativa/2026/1174/projeto_de_lei_1249-2026-osni_-_bratac.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre autorização para celebrar contrato de locação com a Osny de Souza Avila e, dá outras providências.</t>
   </si>
   <si>
     <t>1175</t>
   </si>
   <si>
-    <t>1250</t>
-[...1 lines deleted...]
-  <si>
     <t>http://sapl.tapira.pr.leg.br/media/sapl/public/materialegislativa/2026/1175/projeto_de_lei_1250-2026-alex.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre autorização para celebrar contrato de locação com Alex Knierim dos Reis e, dá outras providências.</t>
   </si>
   <si>
+    <t>1252</t>
+  </si>
+  <si>
+    <t>http://sapl.tapira.pr.leg.br/media/sapl/public/materialegislativa/2026/1252/projeto_de_lei_1251-2026_homologacao_deficit_atuarial_2026.pdf</t>
+  </si>
+  <si>
+    <t>Homologa a reavaliação atuarial para equacionamento do déficit técnico do Regime Próprio de Previdência Social – RPPS, dos Servidores Públicos do Município de Tapira, Estado do Paraná, que apurou o custo suplementar para o exercício de 2026 e dá outras providências.</t>
+  </si>
+  <si>
     <t>1171</t>
   </si>
   <si>
     <t>PRE</t>
   </si>
   <si>
     <t>Projeto de Resolução</t>
   </si>
   <si>
     <t>Vanderlei Vieira Mendes e Devair dos Santos</t>
   </si>
   <si>
     <t>http://sapl.tapira.pr.leg.br/media/sapl/public/materialegislativa/2026/1171/projeto_de_resolucao_001-2026-acesso_a_informacao.pdf</t>
   </si>
   <si>
     <t>Regulamenta a Lei nº 12.527, de 18 de novembro de 2011, no âmbito do Poder Legislativo Municipal de Tapira/PR, dispondo sobre os procedimentos e normas de acesso à informação, e dá outras providências.</t>
   </si>
   <si>
+    <t>http://sapl.tapira.pr.leg.br/media/sapl/public/materialegislativa/2026/1244/projeto_de_resolucao_n02-2026-uniformes.doc</t>
+  </si>
+  <si>
+    <t>Regulamenta o fornecimento gratuito e o uso obrigatório de uniforme pelos servidores da Câmara Municipal de Tapira, Estado do Paraná, e dá outras providências.</t>
+  </si>
+  <si>
     <t>1047</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>Requerimento</t>
-  </si>
-[...1 lines deleted...]
-    <t>Anelise Prado Lopes e Jucineide Ap. de Brito da Silva</t>
   </si>
   <si>
     <t>http://sapl.tapira.pr.leg.br/media/sapl/public/materialegislativa/2026/1047/requerimento_001-2026-anelise_e_jucineide-informacoes_poco_artesiano.pdf</t>
   </si>
   <si>
     <t>Esclarecimentos quanto a manutenção e otimização do funcionamento do poço artesiano da comunidade Três Figueiras.</t>
   </si>
   <si>
     <t>1055</t>
   </si>
   <si>
     <t>Requerem que seja encaminhado expediente ao Excelentíssimo Senhor Prefeito Municipal, solicitando informações, a respeito das condições do asfalto das ruas do Jardim Itália e também da Avenida Paraná, nas proximidades do barracão da feira do produtor, a qual se encontram em estado precário de conservação, apresentando diversos buracos. Diante do exposto, requeremos:_x000D_
 1.	Informações sobre a existência de planejamento para recuperação ou recapeamento da mencionada rua;_x000D_
 2.	Caso haja previsão, que seja informada a data estimada para início das obras;_x000D_
 3.	Não havendo planejamento, que sejam adotadas, com a maior brevidade possível, as providências necessárias para realização de operação tapa-buracos ou recapeamento asfáltico.</t>
   </si>
   <si>
     <t>1056</t>
   </si>
   <si>
     <t>http://sapl.tapira.pr.leg.br/media/sapl/public/materialegislativa/2026/1056/requerimento_003-2026-anelise_e_jucineide.pdf</t>
   </si>
   <si>
     <t>Requerem que seja encaminhado expediente ao Excelentíssimo Senhor Prefeito Municipal, solicitando as seguintes informações:_x000D_
 1.	Qual o motivo pelo qual a coleta de lixo domiciliar em alguns setores do município está sendo realizada apenas 01 (uma) vez por semana, enquanto em outros setores ocorre 02 (duas) vezes por semana?_x000D_
@@ -596,161 +962,321 @@
 4.	Quais critérios estão sendo adotados pela Secretaria responsável para definir a frequência da coleta em cada localidade? _x000D_
 Obs.: Lei N°251/2010 - artigo 4°</t>
   </si>
   <si>
     <t>1060</t>
   </si>
   <si>
     <t>As nobres vereadoras solicitam ao prefeito municipal, informações quanto a limpeza de terrenos dentro do perímetro urbano.</t>
   </si>
   <si>
     <t>1066</t>
   </si>
   <si>
     <t>CJR - Comissão de Justiça e Redação</t>
   </si>
   <si>
     <t>http://sapl.tapira.pr.leg.br/media/sapl/public/materialegislativa/2026/1066/requerimento_05-2026-comissao.pdf</t>
   </si>
   <si>
     <t>A Comissão de Justiça e Redação, no uso de suas atribuições legais e regimentais, vem, respeitosamente, à presença de Vossa Excelência, requerer que seja encaminhado o presente ao Excelentíssimo Senhor Prefeito Municipal, nos seguintes termos: Requer-se que o Chefe do Poder Executivo Municipal preste esclarecimentos formais acerca do não encaminhamento à Câmara Municipal dos documentos exigidos pela Emenda Aditiva nº 01/2025, realizada em 13 de maio de 2025, ao Projeto de Lei nº 1.212/2025.</t>
   </si>
   <si>
     <t>1074</t>
   </si>
   <si>
+    <t>http://sapl.tapira.pr.leg.br/media/sapl/public/materialegislativa/2026/1074/requerimento_06-2026-anelise_e_jucineide.pdf</t>
+  </si>
+  <si>
     <t>As vereadoras solicitam ao prefeito municipal, informações a respeito da limpeza de terrenos na área urbana do município de Tapira-PR: _x000D_
 1. Extrato de notificações dos últimos 30 (trinta) dias; _x000D_
 2. Se houve incidência de multa. Se sim, qual o valor arrecadado;_x000D_
 3. Esclarecimento quanto aos prazos e métodos utilizados, desde a primeira notificação até a aplicação da multa. _x000D_
 4. Se as notificações são realizadas apenas mediante denúncias, ou se há patrulhamento e fiscalização em loco por parte do setor responsável, e qual a periodicidade desta fiscalização.</t>
   </si>
   <si>
+    <t>http://sapl.tapira.pr.leg.br/media/sapl/public/materialegislativa/2026/1243/requerimento_07-2026.pdf</t>
+  </si>
+  <si>
+    <t>As vereadoras solicitam as seguintes informações a respeito da cobrança de IPTU do município de Tapira, Estado do Paraná: 1. Qual a alíquota utilizada para a cobrança do IPTU?; 2. Qual a frequência de averiguação e atualização de dados do contribuinte, bem como das informações de área construída?;_x000D_
+3. Qual a base de cálculo dos seguintes tributos: a. Imposto Predial Urbano; b. Conservação de asfalto; c. Coleta de lixo; d. Limpeza pública; e. Taxa de expediente; e, 4. Qual o valor arrecadado no ano de 2025?</t>
+  </si>
+  <si>
     <t>1043</t>
   </si>
   <si>
     <t>PLL</t>
   </si>
   <si>
     <t>Projeto de Lei Legislativo</t>
   </si>
   <si>
     <t>http://sapl.tapira.pr.leg.br/media/sapl/public/materialegislativa/2026/1043/projeto_legislativo_001-2026.pdf</t>
   </si>
   <si>
     <t>Concede recomposição salarial dos vencimentos dos Servidores Públicos do Poder Legislativo, e dá outras providências.</t>
   </si>
   <si>
+    <t>1218</t>
+  </si>
+  <si>
+    <t>Alcenir, Alcides, Anelise, Devair, João César, Jucelino, Jucineide, Micheli, Vanderlei, Micheli de Lima Rodrigues</t>
+  </si>
+  <si>
+    <t>http://sapl.tapira.pr.leg.br/media/sapl/public/materialegislativa/2026/1218/projeto_legislativo_02-2026-neurodivergentes.pdf</t>
+  </si>
+  <si>
+    <t>Institui o Censo Qualificado das Pessoas com características ou sintomas neurodivergentes no Município de Tapira-PR e dá outras providências.</t>
+  </si>
+  <si>
+    <t>1183</t>
+  </si>
+  <si>
+    <t>OF</t>
+  </si>
+  <si>
+    <t>Ofício</t>
+  </si>
+  <si>
+    <t>http://sapl.tapira.pr.leg.br/media/sapl/public/materialegislativa/2026/1183/oficio_03-2026-anelise_e_jucineide.pdf</t>
+  </si>
+  <si>
+    <t>Vimos através deste solicitar o encaminhamento de ofício ao senhor prefeito municipal solicitando informações quanto a investimentos no distrito do Ouro Verde Alto, relacionados a construção de capela mortuária e instalação de parquinho infantil:_x000D_
+_x000D_
+1.	Se, de fato ocorrerão tais contemplações;_x000D_
+2.	Se já há recursos adquiridos para tal;_x000D_
+3.	Se resposta positiva no item 1, há previsão para concretização?</t>
+  </si>
+  <si>
     <t>1044</t>
-  </si>
-[...7 lines deleted...]
-    <t>Ofício</t>
   </si>
   <si>
     <t>http://sapl.tapira.pr.leg.br/media/sapl/public/materialegislativa/2026/1044/of.037-2026-prefeitura.pdf</t>
   </si>
   <si>
     <t>Solicitação de realização de alteração de rito para apreciação e aprovação dos seguintes Projetos de Leis: N°1243/2026, N°1244/2026, N°1245/2026 e_x000D_
 N°1246/2026.</t>
   </si>
   <si>
     <t>1075</t>
   </si>
   <si>
     <t>63</t>
   </si>
   <si>
     <t>http://sapl.tapira.pr.leg.br/media/sapl/public/materialegislativa/2026/1075/oficio_063-2026.pdf</t>
   </si>
   <si>
     <t>Ofício recebido do Prefeito em resposta a diversos pedidos dos vereadores.</t>
   </si>
   <si>
     <t>1176</t>
   </si>
   <si>
     <t>72</t>
   </si>
   <si>
     <t>http://sapl.tapira.pr.leg.br/media/sapl/public/materialegislativa/2026/1176/of.072-2026-resposta_ao_oficio_018_da_camara.pdf</t>
   </si>
   <si>
     <t>Resposta ao Oficio N°018/2026 desta câmara referente o Requerimento 05/2026 dos vereadores Alcides, Jucelino e Micheli.</t>
   </si>
   <si>
+    <t>1184</t>
+  </si>
+  <si>
+    <t>104</t>
+  </si>
+  <si>
+    <t>Turismo Religioso do Paraná</t>
+  </si>
+  <si>
+    <t>http://sapl.tapira.pr.leg.br/media/sapl/public/materialegislativa/2026/1184/oficio-104-2026-parana_relioso.pdf</t>
+  </si>
+  <si>
+    <t>Convite do Comitê Interinstitucional de Turismo Religioso do Paraná - Paraná Religioso</t>
+  </si>
+  <si>
+    <t>1205</t>
+  </si>
+  <si>
+    <t>OE</t>
+  </si>
+  <si>
+    <t>Ofícios Expedidos</t>
+  </si>
+  <si>
+    <t>http://sapl.tapira.pr.leg.br/media/sapl/public/materialegislativa/2026/1205/oficio_027-2026.pdf</t>
+  </si>
+  <si>
+    <t>Assunto: Solicitação de providências, junto à Telefônica Brasil S/A (Vivo), quanto à precariedade dos serviços de telefonia móvel no município de Tapira/PR.</t>
+  </si>
+  <si>
+    <t>1206</t>
+  </si>
+  <si>
+    <t>http://sapl.tapira.pr.leg.br/media/sapl/public/materialegislativa/2026/1206/oficio_028-2026.pdf</t>
+  </si>
+  <si>
+    <t>Assunto: Solicitação de providências, junto à Tim S/A, quanto à precariedade dos serviços de telefonia móvel no município de Tapira/PR</t>
+  </si>
+  <si>
+    <t>1228</t>
+  </si>
+  <si>
+    <t>Alcenir, Alcides, Anelise, Devair, João César, Jucelino, Jucineide, Micheli, Vanderlei</t>
+  </si>
+  <si>
+    <t>http://sapl.tapira.pr.leg.br/media/sapl/public/materialegislativa/2026/1228/oficio_034-2026-7_batalhao.pdf</t>
+  </si>
+  <si>
+    <t>Assunto: Solicitação para manutenção do posto policial no município de Tapira</t>
+  </si>
+  <si>
+    <t>1229</t>
+  </si>
+  <si>
+    <t>35</t>
+  </si>
+  <si>
+    <t>http://sapl.tapira.pr.leg.br/media/sapl/public/materialegislativa/2026/1229/oficio_035-2026-seguranca_publica.pdf</t>
+  </si>
+  <si>
+    <t>1211</t>
+  </si>
+  <si>
+    <t>ORP</t>
+  </si>
+  <si>
+    <t>Ofício recebido de parlamentar</t>
+  </si>
+  <si>
+    <t>http://sapl.tapira.pr.leg.br/media/sapl/public/materialegislativa/2026/1211/of.001-2026-alcenir_para_o_prfeito.pdf</t>
+  </si>
+  <si>
+    <t>Continuidade das obras do Barracão Industrial - saída para Nova Olímpia</t>
+  </si>
+  <si>
     <t>1045</t>
   </si>
   <si>
-    <t>ORP</t>
-[...4 lines deleted...]
-  <si>
     <t>http://sapl.tapira.pr.leg.br/media/sapl/public/materialegislativa/2026/1045/oficio_n002-2026-devolucao_da_camara.docx</t>
   </si>
   <si>
     <t>Solicitação de esclarecimentos do prefeito municipal de Tapira, Ronald R. Lopes Smarzaro.</t>
   </si>
   <si>
     <t>1073</t>
   </si>
   <si>
     <t>http://sapl.tapira.pr.leg.br/media/sapl/public/materialegislativa/2026/1073/alcenir-oficio_2n-2026-gsoguima.pdf</t>
   </si>
   <si>
     <t>Emenda Orçamentária destinada por meio do Fundo Municipal de Assistência Social  ao Lar São Francisco de Assis do Município de Tapira, o recurso no valor de 100.000,00 (cem mil reais).</t>
   </si>
   <si>
     <t>1172</t>
   </si>
   <si>
     <t>61</t>
   </si>
   <si>
     <t>http://sapl.tapira.pr.leg.br/media/sapl/public/materialegislativa/2026/1172/oficio_no_6i_-2026-gsoguima_saude_-_custeio_pap_-_tapira.pdf</t>
   </si>
   <si>
     <t>Ofício N°61/2026/GSOGUIMA - Informando sobre recurso no valor de 200.000,00 (duzentos mil reais)</t>
   </si>
   <si>
+    <t>1182</t>
+  </si>
+  <si>
+    <t>R</t>
+  </si>
+  <si>
+    <t>Relatório</t>
+  </si>
+  <si>
+    <t>Alcides  Masquietto, Devair dos Santos, Micheli de Lima Rodrigues</t>
+  </si>
+  <si>
+    <t>http://sapl.tapira.pr.leg.br/media/sapl/public/materialegislativa/2026/1182/relatorio_final-comissao_da_lei_organica.pdf</t>
+  </si>
+  <si>
+    <t>RELATÓRIO FINAL_x000D_
+Comissão Especial instituída pela Portaria nº 007/2025 - Câmara Municipal de Tapira – Paraná:_x000D_
+Presidente da Comissão: Micheli de Lima Rodrigues; Relator: Alcides Masquietto; Membro: Devair dos Santos._x000D_
+_x000D_
+Objetivo: Estudo e Proposição de Reforma da Lei Orgânica do Município e do Regimento Interno da Câmara Municipal.</t>
+  </si>
+  <si>
+    <t>1207</t>
+  </si>
+  <si>
+    <t>EM</t>
+  </si>
+  <si>
+    <t>Emenda Modificativa</t>
+  </si>
+  <si>
+    <t>http://sapl.tapira.pr.leg.br/media/sapl/public/materialegislativa/2026/1207/emenda_modificativa_01-2026-projeto_de_lei_1250-2026.pdf</t>
+  </si>
+  <si>
+    <t>Altera a redação do artigo 5º do Projeto de Lei nº 1250/2026._x000D_
+Art. 1º - O artigo 5º do Projeto de Lei nº 1250/2026 passa a vigorar com a seguinte redação:_x000D_
+“Art. 5º O prazo da cessão será de 01 (um) ano,_x000D_
+ vedada a renovação automática, _x000D_
+ficando eventual prorrogação _x000D_
+condicionada à prévia _x000D_
+autorização legislativa.”</t>
+  </si>
+  <si>
+    <t>1208</t>
+  </si>
+  <si>
+    <t>Os 9 Vereadores</t>
+  </si>
+  <si>
+    <t>http://sapl.tapira.pr.leg.br/media/sapl/public/materialegislativa/2026/1208/emenda_modificativa_02-2026-projeto_de_lei_1249-2026.pdf</t>
+  </si>
+  <si>
+    <t>Art. 1º Fica alterado o Artigo 4º do Projeto de Lei nº 1249/2026, que passa a vigorar com a seguinte redação:_x000D_
+_x000D_
+“Artigo 4º – O prazo da cessão será de 01 (um) ano,_x000D_
+ vedada a renovação automática, devendo _x000D_
+eventual prorrogação ser previamente_x000D_
+ autorizada pelo Poder Legislativo.”_x000D_
+_x000D_
+Art. 2º Permanecem inalteradas as demais disposições do Projeto de Lei nº 1249/2026.</t>
+  </si>
+  <si>
     <t>1173</t>
   </si>
   <si>
     <t>ELO</t>
   </si>
   <si>
     <t>Emenda da Lei Orgânica</t>
-  </si>
-[...1 lines deleted...]
-    <t>Alcenir, Alcides, Anelise, Devair, João César, Jucelino, Jucineide, Micheli, Vanderlei</t>
   </si>
   <si>
     <t>Revisa, altera, acrescenta e revoga dispositivos da Lei Orgânica do Município de Tapira e dá outras providências.</t>
   </si>
   <si>
     <t>1112</t>
   </si>
   <si>
     <t>L</t>
   </si>
   <si>
     <t>LEIS</t>
   </si>
   <si>
     <t>http://sapl.tapira.pr.leg.br/media/sapl/public/materialegislativa/2026/1112/lei_1172-2026_-_recomposicao_salarial.pdf</t>
   </si>
   <si>
     <t>CONCEDE A RECOMPOSIÇÃO SALARIAL_x000D_
 AUMENTO REAL DOS VENCIMENTOS DOS_x000D_
 SERVIDORES PÚBLICOS DO PODER EXECUTIVO E DÁ_x000D_
 OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1113</t>
   </si>
@@ -796,50 +1322,56 @@
   <si>
     <t>P</t>
   </si>
   <si>
     <t>PORTARIAS</t>
   </si>
   <si>
     <t>Conceder férias ao servidor JOEL ALBERTO ZARELLI, ocupante de cargo de Procurador Jurídico, do quadro de provimento efetivo da Câmara Municipal de Tapira, o gozo de 20 (vinte) dias de férias, a partir de 12 de janeiro de 2026, encerrando-se em 31 de janeiro de 2026, bem como a conversão de 10 (dez) dias em pecúnia, conforme previsão legal, referentes ao período aquisitivo de outubro de 2024 a outubro de 2025.</t>
   </si>
   <si>
     <t>1077</t>
   </si>
   <si>
     <t>Fica estabelecido recesso no âmbito da Câmara Municipal de Tapira, nos dias 16, 17 e 18 de fevereiro de 2026, (segunda-feira, terça-feira de Carnaval e quarta-feira de Cinzas).</t>
   </si>
   <si>
     <t>1078</t>
   </si>
   <si>
     <t>http://sapl.tapira.pr.leg.br/media/sapl/public/materialegislativa/2026/1078/portaria_003-giancarlo.pdf</t>
   </si>
   <si>
     <t>Nomear o servidor efetivo Giancarlo da Silva Chiodi, cpf nº 047******96, para exercer o cargo de Diretor do Departamento de Administração e Finanças, nos termos do art. 7º da Resolução nº 001/2005, gratificando-se em 30% (trinta por cento) sobre o vencimento base do servidor.</t>
   </si>
   <si>
+    <t>1231</t>
+  </si>
+  <si>
+    <t>Dispõe sobre a decretação de ponto facultativo no dia 20 de abril de 2026, no âmbito da Câmara Municipal de Tapira.</t>
+  </si>
+  <si>
     <t>1143</t>
   </si>
   <si>
     <t>OEP</t>
   </si>
   <si>
     <t>ofícios EXPEDIDOS prefeito</t>
   </si>
   <si>
     <t>Encaminhar Indicação dos vereadores.</t>
   </si>
   <si>
     <t>1144</t>
   </si>
   <si>
     <t>1145</t>
   </si>
   <si>
     <t>Encaminhar Ofício de parlamentar.</t>
   </si>
   <si>
     <t>1146</t>
   </si>
   <si>
     <t>Encaminhar Requerimento dos vereadores.</t>
@@ -902,50 +1434,215 @@
     <t>1162</t>
   </si>
   <si>
     <t>Devolução de Projeto.</t>
   </si>
   <si>
     <t>1163</t>
   </si>
   <si>
     <t>Projeto aprovado.</t>
   </si>
   <si>
     <t>1179</t>
   </si>
   <si>
     <t>http://sapl.tapira.pr.leg.br/media/sapl/public/materialegislativa/2026/1179/oficio_022-2026-indicacoes.pdf</t>
   </si>
   <si>
     <t>Encaminhar cópia de indicações</t>
   </si>
   <si>
     <t>1180</t>
   </si>
   <si>
     <t>Encaminhar ao TCE-PR a prestação de contas do Poder Legislativo de Tapira.</t>
+  </si>
+  <si>
+    <t>1196</t>
+  </si>
+  <si>
+    <t>http://sapl.tapira.pr.leg.br/media/sapl/public/materialegislativa/2026/1196/oficio_024-2026-indicacoes.docx</t>
+  </si>
+  <si>
+    <t>Assunto: Encaminhar cópia de indicações e cópia de ofício.</t>
+  </si>
+  <si>
+    <t>1198</t>
+  </si>
+  <si>
+    <t>http://sapl.tapira.pr.leg.br/media/sapl/public/materialegislativa/2026/1198/oficio_025-2026-juta_medica.pdf</t>
+  </si>
+  <si>
+    <t>Assunto: Solicitação de informações sobre a Junta Médica Oficial - Lei nº 1136/2025.</t>
+  </si>
+  <si>
+    <t>1204</t>
+  </si>
+  <si>
+    <t>http://sapl.tapira.pr.leg.br/media/sapl/public/materialegislativa/2026/1204/oficio_026-2026-indicacoes.docx</t>
+  </si>
+  <si>
+    <t>1219</t>
+  </si>
+  <si>
+    <t>Assunto: Projetos aprovados.</t>
+  </si>
+  <si>
+    <t>1220</t>
+  </si>
+  <si>
+    <t>1221</t>
+  </si>
+  <si>
+    <t>Comunicação de Promulgação de Leis</t>
+  </si>
+  <si>
+    <t>1226</t>
+  </si>
+  <si>
+    <t>Projetos aprovados</t>
+  </si>
+  <si>
+    <t>1227</t>
+  </si>
+  <si>
+    <t>1240</t>
+  </si>
+  <si>
+    <t>1241</t>
+  </si>
+  <si>
+    <t>Assunto: Solicitação para manutenção do posto policial no município de Tapira_x000D_
+_x000D_
+_x000D_
+Excelentíssimo Senhor Secretário,</t>
+  </si>
+  <si>
+    <t>1242</t>
+  </si>
+  <si>
+    <t>http://sapl.tapira.pr.leg.br/media/sapl/public/materialegislativa/2026/1242/oficio_36-2026.pdf</t>
+  </si>
+  <si>
+    <t>Solicitação de informações e esclarecimentos quanto ao projeto de asfaltamento do município, o qual – conforme já informado informalmente – não contemplará um pequeno trecho da Rua Antônio Herminio de Aguiar, localizado entre a Rua Irati e a Rua Palmeira.</t>
+  </si>
+  <si>
+    <t>Encaminhar Indicações ao prefeito.</t>
+  </si>
+  <si>
+    <t>Encaminhar Requerimento ao prefeito</t>
+  </si>
+  <si>
+    <t>1195</t>
+  </si>
+  <si>
+    <t>78</t>
+  </si>
+  <si>
+    <t>OREx</t>
+  </si>
+  <si>
+    <t>Ofícios Recebidos do Executivo Municipal</t>
+  </si>
+  <si>
+    <t>prefeito</t>
+  </si>
+  <si>
+    <t>http://sapl.tapira.pr.leg.br/media/sapl/public/materialegislativa/2026/1195/oficios_078-2026.pdf</t>
+  </si>
+  <si>
+    <t>Resposta aos Ofícios N°015/2026,  N°016/2026, N°017/2026, N°022/2026, N°024/2026.</t>
+  </si>
+  <si>
+    <t>1197</t>
+  </si>
+  <si>
+    <t>AM</t>
+  </si>
+  <si>
+    <t>Ato da Mesa para DIÁRIAS</t>
+  </si>
+  <si>
+    <t>http://sapl.tapira.pr.leg.br/media/sapl/public/materialegislativa/2026/1197/ato_da_mesa_001-2026.pdf</t>
+  </si>
+  <si>
+    <t>A Mesa Diretora autoriza os vereadores Alcides Masquietto, Devair dos Santos, João César de Moraes Perin a viajarem para a cidade de Dionísio Cerqueira – SC, dos dias 03 a 06 de fevereiro de 2026, para participarem de curso realizado pela Interativa com os temas: “A força do Legislativo Municipal: estratégias para aprovar projetos, influenciar políticas públicas e fortalecer o Poder Legislativo Municipal”, “Reforma Tributária: técnicas para não perder receita no novo modelo” e Modernização Legislativa: novas habilidades para assessores e servidores”. A diária será no valor de R$ 1.280,00 (mil duzentos e oitenta reais) cada dia, referente somente aos dias que correspondem à viagem, nos termos da Lei N°1127/2025.</t>
+  </si>
+  <si>
+    <t>1199</t>
+  </si>
+  <si>
+    <t>http://sapl.tapira.pr.leg.br/media/sapl/public/materialegislativa/2026/1199/ato_da_mesa_002-2026.pdf</t>
+  </si>
+  <si>
+    <t>A Mesa Diretora autoriza a servidora Rosiane Cristina Turozzi da Silva a participar de curso gratuito, realizado pelo Tribunal de Contas do Estado do Paraná, na cidade de Umuarama-Pr, nos dias 12 e 13 de março de 2026, com os temas: TCE-PR Conecta – Dados e Soluções para Gestão Pública. A diária será no valor de R$ 130,00 (cento e trinta reais) cada dia, referente somente aos dias que correspondem ao curso, nos termos da Lei N°1127/2025.</t>
+  </si>
+  <si>
+    <t>1200</t>
+  </si>
+  <si>
+    <t>http://sapl.tapira.pr.leg.br/media/sapl/public/materialegislativa/2026/1200/ato_da_mesa_003-2026.pdf</t>
+  </si>
+  <si>
+    <t>A Mesa Diretora autoriza os vereadores: Jucelino da Conceição Alcântara e Vanderlei Vieira Mendes, e o Procurador Jurídico da câmara: Joel Alberto Zarelli, a viajarem para a cidade de Curitiba-Pr, nos dias 17, 18, 19 e 20 de março de 2026, para participarem do 19° Congresso de União e Fortalecimento da Vereança, cabendo a cada vereador e servidor, o recebimento antecipado de quatro diárias, no valor de R$ 780,00 (setecentos e oitenta reais) cada, referente somente aos dias que correspondem à viagem, nos termos da Lei N°1.127/2025.</t>
+  </si>
+  <si>
+    <t>1201</t>
+  </si>
+  <si>
+    <t>http://sapl.tapira.pr.leg.br/media/sapl/public/materialegislativa/2026/1201/ato_da_mesa_004-2026.pdf</t>
+  </si>
+  <si>
+    <t>A Mesa Diretora autoriza os vereadores: Alcides Masquietto e Devair dos Santos, a viajarem para Foz do Iguaçu, nos dias 24 a 27 de março de 2026, para participarem de curso realizado pela Interativa, com os temas: “ASPECTOS CENTRAIS DA GOVERNANÇA LEGISLATIVA MUNICIPAL: NORMAS INTERNAS, EMENDAS IMPOSITIVAS E GESTÃO ADMINISTRATIVA” E “REGIME JURÍDICO DOS SERVIDORES À LUZ DA JURISPRUDÊNCIA E DOS ÓRGÃOS DE CONTROLE”, cabendo a cada vereador o recebimento antecipado de quatro diárias, no valor de R$ 780,00 (setecentos e oitenta reais) cada, referente somente aos dias que correspondem à viagem, nos termos da Lei N°1.127/2025.</t>
+  </si>
+  <si>
+    <t>1230</t>
+  </si>
+  <si>
+    <t>http://sapl.tapira.pr.leg.br/media/sapl/public/materialegislativa/2026/1230/ato_da_mesa_005-2026.pdf</t>
+  </si>
+  <si>
+    <t>A Mesa Diretora autoriza os vereadores: João César de Moraes Perin, Michlei de Lima Rodrigues e Vanderlei Vieira Mendes, a viajarem para a cidade de Dionísio Cerqueira - SC, dos dias 07 a 10 de abril de 2026, para participarem de curso realizado pela Interativa, com os temas: “Agentes Públicos, Vereadores e Servidores e suas Competências na Implantação, Organização e Funcionamento da Ouvidoria Municipal”, "Lei de Acesso à Informação", "Transparência Pública" e “Plano Anual de Fiscalização”. A diária será no valor de R$ 1.280,00 (hum mil, duzentos e oitenta reais) cada dia, referente somente aos dias que correspondem à viagem, nos termos da Lei N°1.127/2025.</t>
+  </si>
+  <si>
+    <t>http://sapl.tapira.pr.leg.br/media/sapl/public/materialegislativa/2026/1245/ato_da_mesa_006-2026.pdf</t>
+  </si>
+  <si>
+    <t>A Mesa Diretora autoriza a servidora, Rosiane Cristina Turozzi da Silva, a participar de curso na cidade de Maringá - PR, sobre "Controle Interno na Prática: Do Planejamento à Atuação", nos dias 15, 16 e 17 de abril de 2026. A diária será de no valor de R$ 570,00 (quinhentos e setenta reais), referente somente aos dias que correspondem ao curso, nos termos da Lei Nº 1.127/2025.</t>
+  </si>
+  <si>
+    <t>1209</t>
+  </si>
+  <si>
+    <t>PELO</t>
+  </si>
+  <si>
+    <t>Proposta de Emenda a Lei Orgânica</t>
+  </si>
+  <si>
+    <t>http://sapl.tapira.pr.leg.br/media/sapl/public/materialegislativa/2026/1209/proposta_de_emenda_a_lei_organica_2026.pdf</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
@@ -1249,66 +1946,66 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapira.pr.leg.br/media/sapl/public/materialegislativa/2026/1046/indicacao_01-2026-alcenir-uniformes.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapira.pr.leg.br/media/sapl/public/materialegislativa/2026/1049/02-2026-devair-pintura-santa_felicidade.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapira.pr.leg.br/media/sapl/public/materialegislativa/2026/1050/03-2026-devair-paver-gleba_quatro.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapira.pr.leg.br/media/sapl/public/materialegislativa/2026/1051/04-2026-alcenir-quebra-molas.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapira.pr.leg.br/media/sapl/public/materialegislativa/2026/1052/05-2026-alcenir-calcamento_e_remocao_tocos.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapira.pr.leg.br/media/sapl/public/materialegislativa/2026/1053/06-2026-alcenir-ouro_verde_alto.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapira.pr.leg.br/media/sapl/public/materialegislativa/2026/1054/07-2026-jucineide-refletor_no_bosque_e_areia.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapira.pr.leg.br/media/sapl/public/materialegislativa/2026/1057/08-2026-devair-_iluminacao-distrito.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapira.pr.leg.br/media/sapl/public/materialegislativa/2026/1058/09-2026-alcides-quebra-molas.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapira.pr.leg.br/media/sapl/public/materialegislativa/2026/1059/010-2026-jucineide_e_anelise-asfalto_av.parana.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapira.pr.leg.br/media/sapl/public/materialegislativa/2026/1065/011-2026-micheli-sala_de_bercario.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapira.pr.leg.br/media/sapl/public/materialegislativa/2026/1062/012-2026-alcides-sinalizacao_tartarugas.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapira.pr.leg.br/media/sapl/public/materialegislativa/2026/1063/013-2026-micheli-castrapet.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapira.pr.leg.br/media/sapl/public/materialegislativa/2026/1064/014-2026-vanderlei-quebra-molas.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapira.pr.leg.br/media/sapl/public/materialegislativa/2026/1067/015-2026-vanderlei-cobertura_fixa_rampa.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapira.pr.leg.br/media/sapl/public/materialegislativa/2026/1068/016-2026-edis-mao_unica.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapira.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapira.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapira.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapira.pr.leg.br/media/sapl/public/materialegislativa/2026/1164/020-2026-devair_micheli_vanderlei-calcadas_av._curitiba.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapira.pr.leg.br/media/sapl/public/materialegislativa/2026/1165/021-2026-ar_condicionado-casa_da_cultura.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapira.pr.leg.br/media/sapl/public/materialegislativa/2026/1166/022-2026-vanderlei_e_micheli-cemei_pedro_neia.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapira.pr.leg.br/media/sapl/public/materialegislativa/2026/1167/023-2026-micheli-professora_de_danca.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapira.pr.leg.br/media/sapl/public/materialegislativa/2026/1168/024-2026-micheli-conselho_mun._dos_direitos_das_mulheres.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapira.pr.leg.br/media/sapl/public/materialegislativa/2026/1169/025-2026-alcides_-_necroterio-troca_de_lampadas.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapira.pr.leg.br/media/sapl/public/materialegislativa/2026/1170/026-2026-jucineide-barracao_da_feira.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapira.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapira.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapira.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapira.pr.leg.br/media/sapl/public/materialegislativa/2026/1041/projeto_de_lei_1243-2026-plano_diretor.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapira.pr.leg.br/media/sapl/public/materialegislativa/2026/1038/projeto_de_lei_1244-2026-aumento_real.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapira.pr.leg.br/media/sapl/public/materialegislativa/2026/1039/projeto_de_lei_1245-2026-recomposicao__e_aumento_real.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapira.pr.leg.br/media/sapl/public/materialegislativa/2026/1040/projeto_de_lei_1246-2026-regime_proprio-parcelamento.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapira.pr.leg.br/media/sapl/public/materialegislativa/2026/1042/projeto_de_lei_1247-2026-coripa.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapira.pr.leg.br/media/sapl/public/materialegislativa/2026/1048/projeto_de_lei_1248-2026-correto.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapira.pr.leg.br/media/sapl/public/materialegislativa/2026/1174/projeto_de_lei_1249-2026-osni_-_bratac.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapira.pr.leg.br/media/sapl/public/materialegislativa/2026/1175/projeto_de_lei_1250-2026-alex.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapira.pr.leg.br/media/sapl/public/materialegislativa/2026/1171/projeto_de_resolucao_001-2026-acesso_a_informacao.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapira.pr.leg.br/media/sapl/public/materialegislativa/2026/1047/requerimento_001-2026-anelise_e_jucineide-informacoes_poco_artesiano.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapira.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapira.pr.leg.br/media/sapl/public/materialegislativa/2026/1056/requerimento_003-2026-anelise_e_jucineide.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapira.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapira.pr.leg.br/media/sapl/public/materialegislativa/2026/1066/requerimento_05-2026-comissao.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapira.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapira.pr.leg.br/media/sapl/public/materialegislativa/2026/1043/projeto_legislativo_001-2026.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapira.pr.leg.br/media/sapl/public/materialegislativa/2026/1044/of.037-2026-prefeitura.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapira.pr.leg.br/media/sapl/public/materialegislativa/2026/1075/oficio_063-2026.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapira.pr.leg.br/media/sapl/public/materialegislativa/2026/1176/of.072-2026-resposta_ao_oficio_018_da_camara.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapira.pr.leg.br/media/sapl/public/materialegislativa/2026/1045/oficio_n002-2026-devolucao_da_camara.docx" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapira.pr.leg.br/media/sapl/public/materialegislativa/2026/1073/alcenir-oficio_2n-2026-gsoguima.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapira.pr.leg.br/media/sapl/public/materialegislativa/2026/1172/oficio_no_6i_-2026-gsoguima_saude_-_custeio_pap_-_tapira.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapira.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapira.pr.leg.br/media/sapl/public/materialegislativa/2026/1112/lei_1172-2026_-_recomposicao_salarial.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapira.pr.leg.br/media/sapl/public/materialegislativa/2026/1113/lei_1173-2026_-_salario_minimo_municipal.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapira.pr.leg.br/media/sapl/public/materialegislativa/2026/1114/lei_1174-2026_-_parcelamento_tapiraprev.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapira.pr.leg.br/media/sapl/public/materialegislativa/2026/1115/lei_1175-2026_-_recomposicao_legislativo.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapira.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapira.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapira.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapira.pr.leg.br/media/sapl/public/materialegislativa/2026/1078/portaria_003-giancarlo.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapira.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapira.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapira.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapira.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapira.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapira.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapira.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapira.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapira.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapira.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapira.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapira.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapira.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapira.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapira.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapira.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapira.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapira.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapira.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapira.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapira.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapira.pr.leg.br/media/sapl/public/materialegislativa/2026/1179/oficio_022-2026-indicacoes.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapira.pr.leg.br/media/" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapira.pr.leg.br/media/sapl/public/materialegislativa/2026/1046/indicacao_01-2026-alcenir-uniformes.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapira.pr.leg.br/media/sapl/public/materialegislativa/2026/1049/02-2026-devair-pintura-santa_felicidade.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapira.pr.leg.br/media/sapl/public/materialegislativa/2026/1050/03-2026-devair-paver-gleba_quatro.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapira.pr.leg.br/media/sapl/public/materialegislativa/2026/1051/04-2026-alcenir-quebra-molas.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapira.pr.leg.br/media/sapl/public/materialegislativa/2026/1052/05-2026-alcenir-calcamento_e_remocao_tocos.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapira.pr.leg.br/media/sapl/public/materialegislativa/2026/1053/06-2026-alcenir-ouro_verde_alto.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapira.pr.leg.br/media/sapl/public/materialegislativa/2026/1054/07-2026-jucineide-refletor_no_bosque_e_areia.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapira.pr.leg.br/media/sapl/public/materialegislativa/2026/1057/08-2026-devair-_iluminacao-distrito.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapira.pr.leg.br/media/sapl/public/materialegislativa/2026/1058/09-2026-alcides-quebra-molas.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapira.pr.leg.br/media/sapl/public/materialegislativa/2026/1059/010-2026-jucineide_e_anelise-asfalto_av.parana.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapira.pr.leg.br/media/sapl/public/materialegislativa/2026/1065/011-2026-micheli-sala_de_bercario.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapira.pr.leg.br/media/sapl/public/materialegislativa/2026/1062/012-2026-alcides-sinalizacao_tartarugas.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapira.pr.leg.br/media/sapl/public/materialegislativa/2026/1063/013-2026-micheli-castrapet.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapira.pr.leg.br/media/sapl/public/materialegislativa/2026/1064/014-2026-vanderlei-quebra-molas.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapira.pr.leg.br/media/sapl/public/materialegislativa/2026/1067/015-2026-vanderlei-cobertura_fixa_rampa.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapira.pr.leg.br/media/sapl/public/materialegislativa/2026/1068/016-2026-edis-mao_unica.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapira.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapira.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapira.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapira.pr.leg.br/media/sapl/public/materialegislativa/2026/1164/020-2026-devair_micheli_vanderlei-calcadas_av._curitiba.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapira.pr.leg.br/media/sapl/public/materialegislativa/2026/1165/021-2026-ar_condicionado-casa_da_cultura.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapira.pr.leg.br/media/sapl/public/materialegislativa/2026/1166/022-2026-vanderlei_e_micheli-cemei_pedro_neia.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapira.pr.leg.br/media/sapl/public/materialegislativa/2026/1167/023-2026-micheli-professora_de_danca.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapira.pr.leg.br/media/sapl/public/materialegislativa/2026/1168/024-2026-micheli-conselho_mun._dos_direitos_das_mulheres.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapira.pr.leg.br/media/sapl/public/materialegislativa/2026/1169/025-2026-alcides_-_necroterio-troca_de_lampadas.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapira.pr.leg.br/media/sapl/public/materialegislativa/2026/1170/026-2026-jucineide-barracao_da_feira.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapira.pr.leg.br/media/sapl/public/materialegislativa/2026/1177/027-micheli-hino_no_site_do_municipio.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapira.pr.leg.br/media/sapl/public/materialegislativa/2026/1178/028-2026-jucelino-revitalizacao_do_cristo.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapira.pr.leg.br/media/sapl/public/materialegislativa/2026/1181/029-micheli_e_vanderlei-arena_vibe.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapira.pr.leg.br/media/sapl/public/materialegislativa/2026/1187/indicacao_030-2026.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapira.pr.leg.br/media/sapl/public/materialegislativa/2026/1188/indicacao_031-2026.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapira.pr.leg.br/media/sapl/public/materialegislativa/2026/1189/indicacao_032-2026.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapira.pr.leg.br/media/sapl/public/materialegislativa/2026/1192/indicacao_033-2026.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapira.pr.leg.br/media/sapl/public/materialegislativa/2026/1191/indicacao_034-2026.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapira.pr.leg.br/media/sapl/public/materialegislativa/2026/1194/indicacao_036-2026.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapira.pr.leg.br/media/sapl/public/materialegislativa/2026/1202/indicacao_037-2026.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapira.pr.leg.br/media/sapl/public/materialegislativa/2026/1203/indicacao_038-2026.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapira.pr.leg.br/media/sapl/public/materialegislativa/2026/1210/indicacao_039-2026.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapira.pr.leg.br/media/sapl/public/materialegislativa/2026/1212/indicacao_040-2026.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapira.pr.leg.br/media/sapl/public/materialegislativa/2026/1213/indicacao_041-2026.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapira.pr.leg.br/media/sapl/public/materialegislativa/2026/1222/indicacao_042-2026.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapira.pr.leg.br/media/sapl/public/materialegislativa/2026/1223/indicacao_043-2026.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapira.pr.leg.br/media/sapl/public/materialegislativa/2026/1224/indicacao_044-2026.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapira.pr.leg.br/media/sapl/public/materialegislativa/2026/1225/indicacao_045-2026.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapira.pr.leg.br/media/sapl/public/materialegislativa/2026/1232/indicacao_046-2026.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapira.pr.leg.br/media/sapl/public/materialegislativa/2026/1233/indicacao_047-2026.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapira.pr.leg.br/media/sapl/public/materialegislativa/2026/1234/indicacao_048-2026.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapira.pr.leg.br/media/sapl/public/materialegislativa/2026/1235/indicacao_049-2026.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapira.pr.leg.br/media/sapl/public/materialegislativa/2026/1236/indicacao_050-2026.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapira.pr.leg.br/media/sapl/public/materialegislativa/2026/1237/indicacao_051-2026.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapira.pr.leg.br/media/sapl/public/materialegislativa/2026/1238/indicacao_052-2026.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapira.pr.leg.br/media/sapl/public/materialegislativa/2026/1239/indicacao_053-2026.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapira.pr.leg.br/media/sapl/public/materialegislativa/2026/1248/indicacao_054-2026.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapira.pr.leg.br/media/sapl/public/materialegislativa/2026/1249/indicacao_055-2026.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapira.pr.leg.br/media/sapl/public/materialegislativa/2026/1250/indicacao_056-2026.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapira.pr.leg.br/media/sapl/public/materialegislativa/2026/1251/indicacao_057-2026.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapira.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapira.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapira.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapira.pr.leg.br/media/sapl/public/materialegislativa/2026/1041/projeto_de_lei_1243-2026-plano_diretor.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapira.pr.leg.br/media/sapl/public/materialegislativa/2026/1038/projeto_de_lei_1244-2026-aumento_real.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapira.pr.leg.br/media/sapl/public/materialegislativa/2026/1039/projeto_de_lei_1245-2026-recomposicao__e_aumento_real.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapira.pr.leg.br/media/sapl/public/materialegislativa/2026/1040/projeto_de_lei_1246-2026-regime_proprio-parcelamento.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapira.pr.leg.br/media/sapl/public/materialegislativa/2026/1042/projeto_de_lei_1247-2026-coripa.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapira.pr.leg.br/media/sapl/public/materialegislativa/2026/1048/projeto_de_lei_1248-2026-correto.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapira.pr.leg.br/media/sapl/public/materialegislativa/2026/1174/projeto_de_lei_1249-2026-osni_-_bratac.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapira.pr.leg.br/media/sapl/public/materialegislativa/2026/1175/projeto_de_lei_1250-2026-alex.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapira.pr.leg.br/media/sapl/public/materialegislativa/2026/1252/projeto_de_lei_1251-2026_homologacao_deficit_atuarial_2026.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapira.pr.leg.br/media/sapl/public/materialegislativa/2026/1171/projeto_de_resolucao_001-2026-acesso_a_informacao.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapira.pr.leg.br/media/sapl/public/materialegislativa/2026/1244/projeto_de_resolucao_n02-2026-uniformes.doc" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapira.pr.leg.br/media/sapl/public/materialegislativa/2026/1047/requerimento_001-2026-anelise_e_jucineide-informacoes_poco_artesiano.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapira.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapira.pr.leg.br/media/sapl/public/materialegislativa/2026/1056/requerimento_003-2026-anelise_e_jucineide.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapira.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapira.pr.leg.br/media/sapl/public/materialegislativa/2026/1066/requerimento_05-2026-comissao.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapira.pr.leg.br/media/sapl/public/materialegislativa/2026/1074/requerimento_06-2026-anelise_e_jucineide.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapira.pr.leg.br/media/sapl/public/materialegislativa/2026/1243/requerimento_07-2026.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapira.pr.leg.br/media/sapl/public/materialegislativa/2026/1043/projeto_legislativo_001-2026.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapira.pr.leg.br/media/sapl/public/materialegislativa/2026/1218/projeto_legislativo_02-2026-neurodivergentes.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapira.pr.leg.br/media/sapl/public/materialegislativa/2026/1183/oficio_03-2026-anelise_e_jucineide.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapira.pr.leg.br/media/sapl/public/materialegislativa/2026/1044/of.037-2026-prefeitura.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapira.pr.leg.br/media/sapl/public/materialegislativa/2026/1075/oficio_063-2026.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapira.pr.leg.br/media/sapl/public/materialegislativa/2026/1176/of.072-2026-resposta_ao_oficio_018_da_camara.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapira.pr.leg.br/media/sapl/public/materialegislativa/2026/1184/oficio-104-2026-parana_relioso.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapira.pr.leg.br/media/sapl/public/materialegislativa/2026/1205/oficio_027-2026.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapira.pr.leg.br/media/sapl/public/materialegislativa/2026/1206/oficio_028-2026.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapira.pr.leg.br/media/sapl/public/materialegislativa/2026/1228/oficio_034-2026-7_batalhao.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapira.pr.leg.br/media/sapl/public/materialegislativa/2026/1229/oficio_035-2026-seguranca_publica.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapira.pr.leg.br/media/sapl/public/materialegislativa/2026/1211/of.001-2026-alcenir_para_o_prfeito.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapira.pr.leg.br/media/sapl/public/materialegislativa/2026/1045/oficio_n002-2026-devolucao_da_camara.docx" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapira.pr.leg.br/media/sapl/public/materialegislativa/2026/1073/alcenir-oficio_2n-2026-gsoguima.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapira.pr.leg.br/media/sapl/public/materialegislativa/2026/1172/oficio_no_6i_-2026-gsoguima_saude_-_custeio_pap_-_tapira.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapira.pr.leg.br/media/sapl/public/materialegislativa/2026/1182/relatorio_final-comissao_da_lei_organica.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapira.pr.leg.br/media/sapl/public/materialegislativa/2026/1207/emenda_modificativa_01-2026-projeto_de_lei_1250-2026.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapira.pr.leg.br/media/sapl/public/materialegislativa/2026/1208/emenda_modificativa_02-2026-projeto_de_lei_1249-2026.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapira.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapira.pr.leg.br/media/sapl/public/materialegislativa/2026/1112/lei_1172-2026_-_recomposicao_salarial.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapira.pr.leg.br/media/sapl/public/materialegislativa/2026/1113/lei_1173-2026_-_salario_minimo_municipal.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapira.pr.leg.br/media/sapl/public/materialegislativa/2026/1114/lei_1174-2026_-_parcelamento_tapiraprev.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapira.pr.leg.br/media/sapl/public/materialegislativa/2026/1115/lei_1175-2026_-_recomposicao_legislativo.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapira.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapira.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapira.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapira.pr.leg.br/media/sapl/public/materialegislativa/2026/1078/portaria_003-giancarlo.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapira.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapira.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapira.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapira.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapira.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapira.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapira.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapira.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapira.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapira.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapira.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapira.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapira.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapira.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapira.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapira.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapira.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapira.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapira.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapira.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapira.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapira.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapira.pr.leg.br/media/sapl/public/materialegislativa/2026/1179/oficio_022-2026-indicacoes.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapira.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapira.pr.leg.br/media/sapl/public/materialegislativa/2026/1196/oficio_024-2026-indicacoes.docx" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapira.pr.leg.br/media/sapl/public/materialegislativa/2026/1198/oficio_025-2026-juta_medica.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapira.pr.leg.br/media/sapl/public/materialegislativa/2026/1204/oficio_026-2026-indicacoes.docx" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapira.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapira.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapira.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapira.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapira.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapira.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapira.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapira.pr.leg.br/media/sapl/public/materialegislativa/2026/1242/oficio_36-2026.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapira.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapira.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapira.pr.leg.br/media/sapl/public/materialegislativa/2026/1195/oficios_078-2026.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapira.pr.leg.br/media/sapl/public/materialegislativa/2026/1197/ato_da_mesa_001-2026.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapira.pr.leg.br/media/sapl/public/materialegislativa/2026/1199/ato_da_mesa_002-2026.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapira.pr.leg.br/media/sapl/public/materialegislativa/2026/1200/ato_da_mesa_003-2026.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapira.pr.leg.br/media/sapl/public/materialegislativa/2026/1201/ato_da_mesa_004-2026.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapira.pr.leg.br/media/sapl/public/materialegislativa/2026/1230/ato_da_mesa_005-2026.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapira.pr.leg.br/media/sapl/public/materialegislativa/2026/1245/ato_da_mesa_006-2026.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapira.pr.leg.br/media/sapl/public/materialegislativa/2026/1209/proposta_de_emenda_a_lei_organica_2026.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:H84"/>
+  <dimension ref="A1:H150"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
-    <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
-    <col min="6" max="6" width="74.5703125" bestFit="1" customWidth="1"/>
+    <col min="5" max="5" width="38.140625" bestFit="1" customWidth="1"/>
+    <col min="6" max="6" width="98.7109375" bestFit="1" customWidth="1"/>
     <col min="7" max="7" width="138.42578125" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
@@ -1988,1432 +2685,3148 @@
       </c>
       <c r="H27" t="s">
         <v>121</v>
       </c>
     </row>
     <row r="28" spans="1:8">
       <c r="A28" t="s">
         <v>122</v>
       </c>
       <c r="B28" t="s">
         <v>9</v>
       </c>
       <c r="C28" t="s">
         <v>123</v>
       </c>
       <c r="D28" t="s">
         <v>11</v>
       </c>
       <c r="E28" t="s">
         <v>12</v>
       </c>
       <c r="F28" t="s">
         <v>57</v>
       </c>
       <c r="G28" s="1" t="s">
-        <v>84</v>
+        <v>124</v>
       </c>
       <c r="H28" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
     </row>
     <row r="29" spans="1:8">
       <c r="A29" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="B29" t="s">
         <v>9</v>
       </c>
       <c r="C29" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="D29" t="s">
         <v>11</v>
       </c>
       <c r="E29" t="s">
         <v>12</v>
       </c>
       <c r="F29" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
       <c r="G29" s="1" t="s">
-        <v>84</v>
+        <v>129</v>
       </c>
       <c r="H29" t="s">
-        <v>128</v>
+        <v>130</v>
       </c>
     </row>
     <row r="30" spans="1:8">
       <c r="A30" t="s">
-        <v>129</v>
+        <v>131</v>
       </c>
       <c r="B30" t="s">
         <v>9</v>
       </c>
       <c r="C30" t="s">
-        <v>130</v>
+        <v>132</v>
       </c>
       <c r="D30" t="s">
         <v>11</v>
       </c>
       <c r="E30" t="s">
         <v>12</v>
       </c>
       <c r="F30" t="s">
         <v>103</v>
       </c>
       <c r="G30" s="1" t="s">
-        <v>84</v>
+        <v>133</v>
       </c>
       <c r="H30" t="s">
-        <v>131</v>
+        <v>134</v>
       </c>
     </row>
     <row r="31" spans="1:8">
       <c r="A31" t="s">
-        <v>132</v>
+        <v>135</v>
       </c>
       <c r="B31" t="s">
         <v>9</v>
       </c>
       <c r="C31" t="s">
-        <v>133</v>
+        <v>136</v>
       </c>
       <c r="D31" t="s">
-        <v>134</v>
+        <v>11</v>
       </c>
       <c r="E31" t="s">
-        <v>135</v>
+        <v>12</v>
       </c>
       <c r="F31" t="s">
-        <v>136</v>
+        <v>57</v>
       </c>
       <c r="G31" s="1" t="s">
         <v>137</v>
       </c>
       <c r="H31" t="s">
         <v>138</v>
       </c>
     </row>
     <row r="32" spans="1:8">
       <c r="A32" t="s">
         <v>139</v>
       </c>
       <c r="B32" t="s">
         <v>9</v>
       </c>
       <c r="C32" t="s">
         <v>140</v>
       </c>
       <c r="D32" t="s">
-        <v>134</v>
+        <v>11</v>
       </c>
       <c r="E32" t="s">
-        <v>135</v>
+        <v>12</v>
       </c>
       <c r="F32" t="s">
-        <v>136</v>
+        <v>141</v>
       </c>
       <c r="G32" s="1" t="s">
-        <v>141</v>
+        <v>142</v>
       </c>
       <c r="H32" t="s">
-        <v>142</v>
+        <v>143</v>
       </c>
     </row>
     <row r="33" spans="1:8">
       <c r="A33" t="s">
-        <v>143</v>
+        <v>144</v>
       </c>
       <c r="B33" t="s">
         <v>9</v>
       </c>
       <c r="C33" t="s">
-        <v>144</v>
+        <v>145</v>
       </c>
       <c r="D33" t="s">
-        <v>134</v>
+        <v>11</v>
       </c>
       <c r="E33" t="s">
-        <v>135</v>
+        <v>12</v>
       </c>
       <c r="F33" t="s">
-        <v>136</v>
+        <v>141</v>
       </c>
       <c r="G33" s="1" t="s">
-        <v>145</v>
+        <v>146</v>
       </c>
       <c r="H33" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
     </row>
     <row r="34" spans="1:8">
       <c r="A34" t="s">
-        <v>147</v>
+        <v>148</v>
       </c>
       <c r="B34" t="s">
         <v>9</v>
       </c>
       <c r="C34" t="s">
-        <v>148</v>
+        <v>149</v>
       </c>
       <c r="D34" t="s">
-        <v>134</v>
+        <v>11</v>
       </c>
       <c r="E34" t="s">
-        <v>135</v>
+        <v>12</v>
       </c>
       <c r="F34" t="s">
-        <v>136</v>
+        <v>13</v>
       </c>
       <c r="G34" s="1" t="s">
-        <v>149</v>
+        <v>150</v>
       </c>
       <c r="H34" t="s">
-        <v>150</v>
+        <v>151</v>
       </c>
     </row>
     <row r="35" spans="1:8">
       <c r="A35" t="s">
-        <v>151</v>
+        <v>152</v>
       </c>
       <c r="B35" t="s">
         <v>9</v>
       </c>
       <c r="C35" t="s">
-        <v>152</v>
+        <v>153</v>
       </c>
       <c r="D35" t="s">
-        <v>134</v>
+        <v>11</v>
       </c>
       <c r="E35" t="s">
-        <v>135</v>
+        <v>12</v>
       </c>
       <c r="F35" t="s">
-        <v>136</v>
+        <v>128</v>
       </c>
       <c r="G35" s="1" t="s">
-        <v>153</v>
+        <v>154</v>
       </c>
       <c r="H35" t="s">
-        <v>154</v>
+        <v>155</v>
       </c>
     </row>
     <row r="36" spans="1:8">
       <c r="A36" t="s">
-        <v>155</v>
+        <v>156</v>
       </c>
       <c r="B36" t="s">
         <v>9</v>
       </c>
       <c r="C36" t="s">
-        <v>156</v>
+        <v>157</v>
       </c>
       <c r="D36" t="s">
-        <v>134</v>
+        <v>11</v>
       </c>
       <c r="E36" t="s">
-        <v>135</v>
+        <v>12</v>
       </c>
       <c r="F36" t="s">
-        <v>136</v>
+        <v>13</v>
       </c>
       <c r="G36" s="1" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
       <c r="H36" t="s">
-        <v>158</v>
+        <v>159</v>
       </c>
     </row>
     <row r="37" spans="1:8">
       <c r="A37" t="s">
-        <v>159</v>
+        <v>160</v>
       </c>
       <c r="B37" t="s">
         <v>9</v>
       </c>
       <c r="C37" t="s">
-        <v>160</v>
+        <v>161</v>
       </c>
       <c r="D37" t="s">
-        <v>134</v>
+        <v>11</v>
       </c>
       <c r="E37" t="s">
-        <v>135</v>
+        <v>12</v>
       </c>
       <c r="F37" t="s">
-        <v>136</v>
+        <v>103</v>
       </c>
       <c r="G37" s="1" t="s">
-        <v>161</v>
+        <v>162</v>
       </c>
       <c r="H37" t="s">
-        <v>162</v>
+        <v>163</v>
       </c>
     </row>
     <row r="38" spans="1:8">
       <c r="A38" t="s">
-        <v>163</v>
+        <v>164</v>
       </c>
       <c r="B38" t="s">
         <v>9</v>
       </c>
       <c r="C38" t="s">
-        <v>164</v>
+        <v>165</v>
       </c>
       <c r="D38" t="s">
-        <v>134</v>
+        <v>11</v>
       </c>
       <c r="E38" t="s">
-        <v>135</v>
+        <v>12</v>
       </c>
       <c r="F38" t="s">
-        <v>136</v>
+        <v>57</v>
       </c>
       <c r="G38" s="1" t="s">
-        <v>165</v>
+        <v>166</v>
       </c>
       <c r="H38" t="s">
-        <v>166</v>
+        <v>167</v>
       </c>
     </row>
     <row r="39" spans="1:8">
       <c r="A39" t="s">
-        <v>167</v>
+        <v>168</v>
       </c>
       <c r="B39" t="s">
         <v>9</v>
       </c>
       <c r="C39" t="s">
-        <v>10</v>
+        <v>169</v>
       </c>
       <c r="D39" t="s">
-        <v>168</v>
+        <v>11</v>
       </c>
       <c r="E39" t="s">
-        <v>169</v>
+        <v>12</v>
       </c>
       <c r="F39" t="s">
+        <v>128</v>
+      </c>
+      <c r="G39" s="1" t="s">
         <v>170</v>
       </c>
-      <c r="G39" s="1" t="s">
+      <c r="H39" t="s">
         <v>171</v>
-      </c>
-[...1 lines deleted...]
-        <v>172</v>
       </c>
     </row>
     <row r="40" spans="1:8">
       <c r="A40" t="s">
+        <v>172</v>
+      </c>
+      <c r="B40" t="s">
+        <v>9</v>
+      </c>
+      <c r="C40" t="s">
         <v>173</v>
       </c>
-      <c r="B40" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D40" t="s">
+        <v>11</v>
+      </c>
+      <c r="E40" t="s">
+        <v>12</v>
+      </c>
+      <c r="F40" t="s">
+        <v>39</v>
+      </c>
+      <c r="G40" s="1" t="s">
         <v>174</v>
       </c>
-      <c r="E40" t="s">
+      <c r="H40" t="s">
         <v>175</v>
-      </c>
-[...7 lines deleted...]
-        <v>178</v>
       </c>
     </row>
     <row r="41" spans="1:8">
       <c r="A41" t="s">
+        <v>176</v>
+      </c>
+      <c r="B41" t="s">
+        <v>9</v>
+      </c>
+      <c r="C41" t="s">
+        <v>177</v>
+      </c>
+      <c r="D41" t="s">
+        <v>11</v>
+      </c>
+      <c r="E41" t="s">
+        <v>12</v>
+      </c>
+      <c r="F41" t="s">
+        <v>39</v>
+      </c>
+      <c r="G41" s="1" t="s">
+        <v>178</v>
+      </c>
+      <c r="H41" t="s">
         <v>179</v>
-      </c>
-[...19 lines deleted...]
-        <v>180</v>
       </c>
     </row>
     <row r="42" spans="1:8">
       <c r="A42" t="s">
+        <v>180</v>
+      </c>
+      <c r="B42" t="s">
+        <v>9</v>
+      </c>
+      <c r="C42" t="s">
         <v>181</v>
       </c>
-      <c r="B42" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D42" t="s">
-        <v>174</v>
+        <v>11</v>
       </c>
       <c r="E42" t="s">
-        <v>175</v>
+        <v>12</v>
       </c>
       <c r="F42" t="s">
-        <v>176</v>
+        <v>128</v>
       </c>
       <c r="G42" s="1" t="s">
         <v>182</v>
       </c>
       <c r="H42" t="s">
         <v>183</v>
       </c>
     </row>
     <row r="43" spans="1:8">
       <c r="A43" t="s">
         <v>184</v>
       </c>
       <c r="B43" t="s">
         <v>9</v>
       </c>
       <c r="C43" t="s">
-        <v>26</v>
+        <v>185</v>
       </c>
       <c r="D43" t="s">
-        <v>174</v>
+        <v>11</v>
       </c>
       <c r="E43" t="s">
-        <v>175</v>
+        <v>12</v>
       </c>
       <c r="F43" t="s">
-        <v>176</v>
+        <v>128</v>
       </c>
       <c r="G43" s="1" t="s">
-        <v>84</v>
+        <v>186</v>
       </c>
       <c r="H43" t="s">
-        <v>185</v>
+        <v>187</v>
       </c>
     </row>
     <row r="44" spans="1:8">
       <c r="A44" t="s">
-        <v>186</v>
+        <v>188</v>
       </c>
       <c r="B44" t="s">
         <v>9</v>
       </c>
       <c r="C44" t="s">
-        <v>30</v>
+        <v>189</v>
       </c>
       <c r="D44" t="s">
-        <v>174</v>
+        <v>11</v>
       </c>
       <c r="E44" t="s">
-        <v>175</v>
+        <v>12</v>
       </c>
       <c r="F44" t="s">
-        <v>187</v>
+        <v>141</v>
       </c>
       <c r="G44" s="1" t="s">
-        <v>188</v>
+        <v>190</v>
       </c>
       <c r="H44" t="s">
-        <v>189</v>
+        <v>191</v>
       </c>
     </row>
     <row r="45" spans="1:8">
       <c r="A45" t="s">
-        <v>190</v>
+        <v>192</v>
       </c>
       <c r="B45" t="s">
         <v>9</v>
       </c>
       <c r="C45" t="s">
-        <v>34</v>
+        <v>193</v>
       </c>
       <c r="D45" t="s">
-        <v>174</v>
+        <v>11</v>
       </c>
       <c r="E45" t="s">
-        <v>175</v>
+        <v>12</v>
       </c>
       <c r="F45" t="s">
-        <v>176</v>
+        <v>141</v>
       </c>
       <c r="G45" s="1" t="s">
-        <v>84</v>
+        <v>194</v>
       </c>
       <c r="H45" t="s">
-        <v>191</v>
+        <v>195</v>
       </c>
     </row>
     <row r="46" spans="1:8">
       <c r="A46" t="s">
-        <v>192</v>
+        <v>196</v>
       </c>
       <c r="B46" t="s">
         <v>9</v>
       </c>
       <c r="C46" t="s">
-        <v>10</v>
+        <v>197</v>
       </c>
       <c r="D46" t="s">
-        <v>193</v>
+        <v>11</v>
       </c>
       <c r="E46" t="s">
-        <v>194</v>
+        <v>12</v>
       </c>
       <c r="F46" t="s">
-        <v>170</v>
+        <v>128</v>
       </c>
       <c r="G46" s="1" t="s">
-        <v>195</v>
+        <v>198</v>
       </c>
       <c r="H46" t="s">
-        <v>196</v>
+        <v>199</v>
       </c>
     </row>
     <row r="47" spans="1:8">
       <c r="A47" t="s">
-        <v>197</v>
+        <v>200</v>
       </c>
       <c r="B47" t="s">
         <v>9</v>
       </c>
       <c r="C47" t="s">
-        <v>198</v>
+        <v>201</v>
       </c>
       <c r="D47" t="s">
-        <v>199</v>
+        <v>11</v>
       </c>
       <c r="E47" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="F47" t="s">
-        <v>136</v>
+        <v>141</v>
       </c>
       <c r="G47" s="1" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="H47" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
     </row>
     <row r="48" spans="1:8">
       <c r="A48" t="s">
-        <v>203</v>
+        <v>204</v>
       </c>
       <c r="B48" t="s">
         <v>9</v>
       </c>
       <c r="C48" t="s">
-        <v>204</v>
+        <v>205</v>
       </c>
       <c r="D48" t="s">
-        <v>199</v>
+        <v>11</v>
       </c>
       <c r="E48" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="F48" t="s">
-        <v>136</v>
+        <v>18</v>
       </c>
       <c r="G48" s="1" t="s">
-        <v>205</v>
+        <v>206</v>
       </c>
       <c r="H48" t="s">
-        <v>206</v>
+        <v>207</v>
       </c>
     </row>
     <row r="49" spans="1:8">
       <c r="A49" t="s">
-        <v>207</v>
+        <v>208</v>
       </c>
       <c r="B49" t="s">
         <v>9</v>
       </c>
       <c r="C49" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
       <c r="D49" t="s">
-        <v>199</v>
+        <v>11</v>
       </c>
       <c r="E49" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="F49" t="s">
-        <v>136</v>
+        <v>18</v>
       </c>
       <c r="G49" s="1" t="s">
-        <v>209</v>
+        <v>210</v>
       </c>
       <c r="H49" t="s">
-        <v>210</v>
+        <v>211</v>
       </c>
     </row>
     <row r="50" spans="1:8">
       <c r="A50" t="s">
-        <v>211</v>
+        <v>212</v>
       </c>
       <c r="B50" t="s">
         <v>9</v>
       </c>
       <c r="C50" t="s">
-        <v>17</v>
+        <v>213</v>
       </c>
       <c r="D50" t="s">
-        <v>212</v>
+        <v>11</v>
       </c>
       <c r="E50" t="s">
-        <v>213</v>
+        <v>12</v>
       </c>
       <c r="F50" t="s">
-        <v>176</v>
+        <v>18</v>
       </c>
       <c r="G50" s="1" t="s">
         <v>214</v>
       </c>
       <c r="H50" t="s">
         <v>215</v>
       </c>
     </row>
     <row r="51" spans="1:8">
       <c r="A51" t="s">
         <v>216</v>
       </c>
       <c r="B51" t="s">
         <v>9</v>
       </c>
       <c r="C51" t="s">
-        <v>22</v>
+        <v>217</v>
       </c>
       <c r="D51" t="s">
-        <v>212</v>
+        <v>11</v>
       </c>
       <c r="E51" t="s">
-        <v>213</v>
+        <v>12</v>
       </c>
       <c r="F51" t="s">
-        <v>13</v>
+        <v>18</v>
       </c>
       <c r="G51" s="1" t="s">
-        <v>217</v>
+        <v>218</v>
       </c>
       <c r="H51" t="s">
-        <v>218</v>
+        <v>219</v>
       </c>
     </row>
     <row r="52" spans="1:8">
       <c r="A52" t="s">
-        <v>219</v>
+        <v>220</v>
       </c>
       <c r="B52" t="s">
         <v>9</v>
       </c>
       <c r="C52" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="D52" t="s">
-        <v>212</v>
+        <v>11</v>
       </c>
       <c r="E52" t="s">
-        <v>213</v>
+        <v>12</v>
       </c>
       <c r="F52" t="s">
-        <v>13</v>
+        <v>141</v>
       </c>
       <c r="G52" s="1" t="s">
-        <v>221</v>
+        <v>222</v>
       </c>
       <c r="H52" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
     </row>
     <row r="53" spans="1:8">
       <c r="A53" t="s">
-        <v>223</v>
+        <v>224</v>
       </c>
       <c r="B53" t="s">
         <v>9</v>
       </c>
       <c r="C53" t="s">
-        <v>34</v>
+        <v>225</v>
       </c>
       <c r="D53" t="s">
-        <v>224</v>
+        <v>11</v>
       </c>
       <c r="E53" t="s">
-        <v>225</v>
+        <v>12</v>
       </c>
       <c r="F53" t="s">
+        <v>141</v>
+      </c>
+      <c r="G53" s="1" t="s">
         <v>226</v>
-      </c>
-[...1 lines deleted...]
-        <v>84</v>
       </c>
       <c r="H53" t="s">
         <v>227</v>
       </c>
     </row>
     <row r="54" spans="1:8">
       <c r="A54" t="s">
         <v>228</v>
       </c>
       <c r="B54" t="s">
         <v>9</v>
       </c>
       <c r="C54" t="s">
-        <v>219</v>
+        <v>229</v>
       </c>
       <c r="D54" t="s">
-        <v>229</v>
+        <v>11</v>
       </c>
       <c r="E54" t="s">
+        <v>12</v>
+      </c>
+      <c r="F54" t="s">
+        <v>13</v>
+      </c>
+      <c r="G54" s="1" t="s">
         <v>230</v>
       </c>
-      <c r="G54" s="1" t="s">
+      <c r="H54" t="s">
         <v>231</v>
-      </c>
-[...1 lines deleted...]
-        <v>232</v>
       </c>
     </row>
     <row r="55" spans="1:8">
       <c r="A55" t="s">
+        <v>232</v>
+      </c>
+      <c r="B55" t="s">
+        <v>9</v>
+      </c>
+      <c r="C55" t="s">
         <v>233</v>
       </c>
-      <c r="B55" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D55" t="s">
-        <v>229</v>
+        <v>11</v>
       </c>
       <c r="E55" t="s">
-        <v>230</v>
+        <v>12</v>
+      </c>
+      <c r="F55" t="s">
+        <v>13</v>
       </c>
       <c r="G55" s="1" t="s">
         <v>234</v>
       </c>
       <c r="H55" t="s">
         <v>235</v>
       </c>
     </row>
     <row r="56" spans="1:8">
       <c r="A56" t="s">
         <v>236</v>
       </c>
       <c r="B56" t="s">
         <v>9</v>
       </c>
       <c r="C56" t="s">
-        <v>159</v>
+        <v>237</v>
       </c>
       <c r="D56" t="s">
-        <v>229</v>
+        <v>11</v>
       </c>
       <c r="E56" t="s">
-        <v>230</v>
+        <v>12</v>
+      </c>
+      <c r="F56" t="s">
+        <v>13</v>
       </c>
       <c r="G56" s="1" t="s">
-        <v>237</v>
+        <v>238</v>
       </c>
       <c r="H56" t="s">
-        <v>238</v>
+        <v>239</v>
       </c>
     </row>
     <row r="57" spans="1:8">
       <c r="A57" t="s">
-        <v>239</v>
+        <v>240</v>
       </c>
       <c r="B57" t="s">
         <v>9</v>
       </c>
       <c r="C57" t="s">
-        <v>163</v>
+        <v>241</v>
       </c>
       <c r="D57" t="s">
-        <v>229</v>
+        <v>11</v>
       </c>
       <c r="E57" t="s">
-        <v>230</v>
+        <v>12</v>
+      </c>
+      <c r="F57" t="s">
+        <v>128</v>
       </c>
       <c r="G57" s="1" t="s">
-        <v>240</v>
+        <v>242</v>
       </c>
       <c r="H57" t="s">
-        <v>241</v>
+        <v>243</v>
       </c>
     </row>
     <row r="58" spans="1:8">
       <c r="A58" t="s">
-        <v>242</v>
+        <v>244</v>
       </c>
       <c r="B58" t="s">
         <v>9</v>
       </c>
       <c r="C58" t="s">
-        <v>207</v>
+        <v>245</v>
       </c>
       <c r="D58" t="s">
-        <v>229</v>
+        <v>11</v>
       </c>
       <c r="E58" t="s">
-        <v>230</v>
+        <v>12</v>
+      </c>
+      <c r="F58" t="s">
+        <v>141</v>
       </c>
       <c r="G58" s="1" t="s">
         <v>84</v>
       </c>
       <c r="H58" t="s">
-        <v>138</v>
+        <v>246</v>
       </c>
     </row>
     <row r="59" spans="1:8">
       <c r="A59" t="s">
-        <v>243</v>
+        <v>247</v>
       </c>
       <c r="B59" t="s">
         <v>9</v>
       </c>
       <c r="C59" t="s">
-        <v>10</v>
+        <v>248</v>
       </c>
       <c r="D59" t="s">
-        <v>244</v>
+        <v>11</v>
       </c>
       <c r="E59" t="s">
-        <v>245</v>
+        <v>12</v>
       </c>
       <c r="F59" t="s">
-        <v>70</v>
+        <v>141</v>
       </c>
       <c r="G59" s="1" t="s">
         <v>84</v>
       </c>
       <c r="H59" t="s">
-        <v>246</v>
+        <v>249</v>
       </c>
     </row>
     <row r="60" spans="1:8">
       <c r="A60" t="s">
-        <v>247</v>
+        <v>250</v>
       </c>
       <c r="B60" t="s">
         <v>9</v>
       </c>
       <c r="C60" t="s">
-        <v>17</v>
+        <v>251</v>
       </c>
       <c r="D60" t="s">
-        <v>244</v>
+        <v>11</v>
       </c>
       <c r="E60" t="s">
-        <v>245</v>
+        <v>12</v>
       </c>
       <c r="F60" t="s">
-        <v>70</v>
+        <v>141</v>
       </c>
       <c r="G60" s="1" t="s">
         <v>84</v>
       </c>
       <c r="H60" t="s">
-        <v>248</v>
+        <v>252</v>
       </c>
     </row>
     <row r="61" spans="1:8">
       <c r="A61" t="s">
-        <v>249</v>
+        <v>253</v>
       </c>
       <c r="B61" t="s">
         <v>9</v>
       </c>
       <c r="C61" t="s">
-        <v>22</v>
+        <v>254</v>
       </c>
       <c r="D61" t="s">
-        <v>244</v>
+        <v>255</v>
       </c>
       <c r="E61" t="s">
-        <v>245</v>
+        <v>256</v>
       </c>
       <c r="F61" t="s">
-        <v>70</v>
+        <v>257</v>
       </c>
       <c r="G61" s="1" t="s">
-        <v>250</v>
+        <v>258</v>
       </c>
       <c r="H61" t="s">
-        <v>251</v>
+        <v>259</v>
       </c>
     </row>
     <row r="62" spans="1:8">
       <c r="A62" t="s">
-        <v>252</v>
+        <v>260</v>
       </c>
       <c r="B62" t="s">
         <v>9</v>
       </c>
       <c r="C62" t="s">
-        <v>10</v>
+        <v>261</v>
       </c>
       <c r="D62" t="s">
-        <v>253</v>
+        <v>255</v>
       </c>
       <c r="E62" t="s">
-        <v>254</v>
+        <v>256</v>
+      </c>
+      <c r="F62" t="s">
+        <v>257</v>
       </c>
       <c r="G62" s="1" t="s">
-        <v>84</v>
+        <v>262</v>
       </c>
       <c r="H62" t="s">
-        <v>255</v>
+        <v>263</v>
       </c>
     </row>
     <row r="63" spans="1:8">
       <c r="A63" t="s">
+        <v>264</v>
+      </c>
+      <c r="B63" t="s">
+        <v>9</v>
+      </c>
+      <c r="C63" t="s">
+        <v>265</v>
+      </c>
+      <c r="D63" t="s">
+        <v>255</v>
+      </c>
+      <c r="E63" t="s">
         <v>256</v>
       </c>
-      <c r="B63" t="s">
-[...9 lines deleted...]
-        <v>254</v>
+      <c r="F63" t="s">
+        <v>257</v>
       </c>
       <c r="G63" s="1" t="s">
-        <v>84</v>
+        <v>266</v>
       </c>
       <c r="H63" t="s">
-        <v>255</v>
+        <v>267</v>
       </c>
     </row>
     <row r="64" spans="1:8">
       <c r="A64" t="s">
+        <v>268</v>
+      </c>
+      <c r="B64" t="s">
+        <v>9</v>
+      </c>
+      <c r="C64" t="s">
+        <v>269</v>
+      </c>
+      <c r="D64" t="s">
+        <v>255</v>
+      </c>
+      <c r="E64" t="s">
+        <v>256</v>
+      </c>
+      <c r="F64" t="s">
         <v>257</v>
       </c>
-      <c r="B64" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="G64" s="1" t="s">
-        <v>84</v>
+        <v>270</v>
       </c>
       <c r="H64" t="s">
-        <v>258</v>
+        <v>271</v>
       </c>
     </row>
     <row r="65" spans="1:8">
       <c r="A65" t="s">
-        <v>259</v>
+        <v>272</v>
       </c>
       <c r="B65" t="s">
         <v>9</v>
       </c>
       <c r="C65" t="s">
-        <v>26</v>
+        <v>273</v>
       </c>
       <c r="D65" t="s">
-        <v>253</v>
+        <v>255</v>
       </c>
       <c r="E65" t="s">
-        <v>254</v>
+        <v>256</v>
+      </c>
+      <c r="F65" t="s">
+        <v>257</v>
       </c>
       <c r="G65" s="1" t="s">
-        <v>84</v>
+        <v>274</v>
       </c>
       <c r="H65" t="s">
-        <v>260</v>
+        <v>275</v>
       </c>
     </row>
     <row r="66" spans="1:8">
       <c r="A66" t="s">
-        <v>261</v>
+        <v>276</v>
       </c>
       <c r="B66" t="s">
         <v>9</v>
       </c>
       <c r="C66" t="s">
-        <v>30</v>
+        <v>228</v>
       </c>
       <c r="D66" t="s">
-        <v>253</v>
+        <v>255</v>
       </c>
       <c r="E66" t="s">
-        <v>254</v>
+        <v>256</v>
+      </c>
+      <c r="F66" t="s">
+        <v>257</v>
       </c>
       <c r="G66" s="1" t="s">
-        <v>84</v>
+        <v>277</v>
       </c>
       <c r="H66" t="s">
-        <v>262</v>
+        <v>278</v>
       </c>
     </row>
     <row r="67" spans="1:8">
       <c r="A67" t="s">
-        <v>263</v>
+        <v>279</v>
       </c>
       <c r="B67" t="s">
         <v>9</v>
       </c>
       <c r="C67" t="s">
-        <v>34</v>
+        <v>232</v>
       </c>
       <c r="D67" t="s">
-        <v>253</v>
+        <v>255</v>
       </c>
       <c r="E67" t="s">
-        <v>254</v>
+        <v>256</v>
+      </c>
+      <c r="F67" t="s">
+        <v>257</v>
       </c>
       <c r="G67" s="1" t="s">
-        <v>84</v>
+        <v>280</v>
       </c>
       <c r="H67" t="s">
-        <v>264</v>
+        <v>281</v>
       </c>
     </row>
     <row r="68" spans="1:8">
       <c r="A68" t="s">
-        <v>265</v>
+        <v>282</v>
       </c>
       <c r="B68" t="s">
         <v>9</v>
       </c>
       <c r="C68" t="s">
-        <v>38</v>
+        <v>236</v>
       </c>
       <c r="D68" t="s">
-        <v>253</v>
+        <v>255</v>
       </c>
       <c r="E68" t="s">
-        <v>254</v>
+        <v>256</v>
+      </c>
+      <c r="F68" t="s">
+        <v>257</v>
       </c>
       <c r="G68" s="1" t="s">
-        <v>84</v>
+        <v>283</v>
       </c>
       <c r="H68" t="s">
-        <v>255</v>
+        <v>284</v>
       </c>
     </row>
     <row r="69" spans="1:8">
       <c r="A69" t="s">
-        <v>266</v>
+        <v>285</v>
       </c>
       <c r="B69" t="s">
         <v>9</v>
       </c>
       <c r="C69" t="s">
-        <v>43</v>
+        <v>240</v>
       </c>
       <c r="D69" t="s">
-        <v>253</v>
+        <v>255</v>
       </c>
       <c r="E69" t="s">
-        <v>254</v>
+        <v>256</v>
+      </c>
+      <c r="F69" t="s">
+        <v>257</v>
       </c>
       <c r="G69" s="1" t="s">
-        <v>84</v>
+        <v>286</v>
       </c>
       <c r="H69" t="s">
-        <v>255</v>
+        <v>287</v>
       </c>
     </row>
     <row r="70" spans="1:8">
       <c r="A70" t="s">
-        <v>267</v>
+        <v>288</v>
       </c>
       <c r="B70" t="s">
         <v>9</v>
       </c>
       <c r="C70" t="s">
-        <v>47</v>
+        <v>10</v>
       </c>
       <c r="D70" t="s">
-        <v>253</v>
+        <v>289</v>
       </c>
       <c r="E70" t="s">
-        <v>254</v>
+        <v>290</v>
+      </c>
+      <c r="F70" t="s">
+        <v>291</v>
       </c>
       <c r="G70" s="1" t="s">
-        <v>84</v>
+        <v>292</v>
       </c>
       <c r="H70" t="s">
-        <v>255</v>
+        <v>293</v>
       </c>
     </row>
     <row r="71" spans="1:8">
       <c r="A71" t="s">
-        <v>268</v>
+        <v>261</v>
       </c>
       <c r="B71" t="s">
         <v>9</v>
       </c>
       <c r="C71" t="s">
-        <v>52</v>
+        <v>17</v>
       </c>
       <c r="D71" t="s">
-        <v>253</v>
+        <v>289</v>
       </c>
       <c r="E71" t="s">
-        <v>254</v>
+        <v>290</v>
+      </c>
+      <c r="F71" t="s">
+        <v>291</v>
       </c>
       <c r="G71" s="1" t="s">
-        <v>84</v>
+        <v>294</v>
       </c>
       <c r="H71" t="s">
-        <v>260</v>
+        <v>295</v>
       </c>
     </row>
     <row r="72" spans="1:8">
       <c r="A72" t="s">
-        <v>269</v>
+        <v>296</v>
       </c>
       <c r="B72" t="s">
         <v>9</v>
       </c>
       <c r="C72" t="s">
-        <v>56</v>
+        <v>10</v>
       </c>
       <c r="D72" t="s">
-        <v>253</v>
+        <v>297</v>
       </c>
       <c r="E72" t="s">
-        <v>254</v>
+        <v>298</v>
+      </c>
+      <c r="F72" t="s">
+        <v>141</v>
       </c>
       <c r="G72" s="1" t="s">
-        <v>84</v>
+        <v>299</v>
       </c>
       <c r="H72" t="s">
-        <v>255</v>
+        <v>300</v>
       </c>
     </row>
     <row r="73" spans="1:8">
       <c r="A73" t="s">
-        <v>270</v>
+        <v>301</v>
       </c>
       <c r="B73" t="s">
         <v>9</v>
       </c>
       <c r="C73" t="s">
-        <v>61</v>
+        <v>17</v>
       </c>
       <c r="D73" t="s">
-        <v>253</v>
+        <v>297</v>
       </c>
       <c r="E73" t="s">
-        <v>254</v>
+        <v>298</v>
+      </c>
+      <c r="F73" t="s">
+        <v>141</v>
       </c>
       <c r="G73" s="1" t="s">
         <v>84</v>
       </c>
       <c r="H73" t="s">
-        <v>255</v>
+        <v>302</v>
       </c>
     </row>
     <row r="74" spans="1:8">
       <c r="A74" t="s">
-        <v>271</v>
+        <v>303</v>
       </c>
       <c r="B74" t="s">
         <v>9</v>
       </c>
       <c r="C74" t="s">
-        <v>65</v>
+        <v>22</v>
       </c>
       <c r="D74" t="s">
-        <v>253</v>
+        <v>297</v>
       </c>
       <c r="E74" t="s">
-        <v>254</v>
+        <v>298</v>
+      </c>
+      <c r="F74" t="s">
+        <v>141</v>
       </c>
       <c r="G74" s="1" t="s">
-        <v>84</v>
+        <v>304</v>
       </c>
       <c r="H74" t="s">
-        <v>255</v>
+        <v>305</v>
       </c>
     </row>
     <row r="75" spans="1:8">
       <c r="A75" t="s">
-        <v>272</v>
+        <v>306</v>
       </c>
       <c r="B75" t="s">
         <v>9</v>
       </c>
       <c r="C75" t="s">
-        <v>69</v>
+        <v>26</v>
       </c>
       <c r="D75" t="s">
-        <v>253</v>
+        <v>297</v>
       </c>
       <c r="E75" t="s">
-        <v>254</v>
+        <v>298</v>
+      </c>
+      <c r="F75" t="s">
+        <v>141</v>
       </c>
       <c r="G75" s="1" t="s">
         <v>84</v>
       </c>
       <c r="H75" t="s">
-        <v>255</v>
+        <v>307</v>
       </c>
     </row>
     <row r="76" spans="1:8">
       <c r="A76" t="s">
-        <v>273</v>
+        <v>308</v>
       </c>
       <c r="B76" t="s">
         <v>9</v>
       </c>
       <c r="C76" t="s">
-        <v>74</v>
+        <v>30</v>
       </c>
       <c r="D76" t="s">
-        <v>253</v>
+        <v>297</v>
       </c>
       <c r="E76" t="s">
-        <v>254</v>
+        <v>298</v>
+      </c>
+      <c r="F76" t="s">
+        <v>309</v>
       </c>
       <c r="G76" s="1" t="s">
-        <v>84</v>
+        <v>310</v>
       </c>
       <c r="H76" t="s">
-        <v>255</v>
+        <v>311</v>
       </c>
     </row>
     <row r="77" spans="1:8">
       <c r="A77" t="s">
-        <v>274</v>
+        <v>312</v>
       </c>
       <c r="B77" t="s">
         <v>9</v>
       </c>
       <c r="C77" t="s">
-        <v>78</v>
+        <v>34</v>
       </c>
       <c r="D77" t="s">
-        <v>253</v>
+        <v>297</v>
       </c>
       <c r="E77" t="s">
-        <v>254</v>
+        <v>298</v>
+      </c>
+      <c r="F77" t="s">
+        <v>141</v>
       </c>
       <c r="G77" s="1" t="s">
-        <v>84</v>
+        <v>313</v>
       </c>
       <c r="H77" t="s">
-        <v>255</v>
+        <v>314</v>
       </c>
     </row>
     <row r="78" spans="1:8">
       <c r="A78" t="s">
-        <v>275</v>
+        <v>254</v>
       </c>
       <c r="B78" t="s">
         <v>9</v>
       </c>
       <c r="C78" t="s">
-        <v>83</v>
+        <v>38</v>
       </c>
       <c r="D78" t="s">
-        <v>253</v>
+        <v>297</v>
       </c>
       <c r="E78" t="s">
-        <v>254</v>
+        <v>298</v>
+      </c>
+      <c r="F78" t="s">
+        <v>141</v>
       </c>
       <c r="G78" s="1" t="s">
-        <v>84</v>
+        <v>315</v>
       </c>
       <c r="H78" t="s">
-        <v>255</v>
+        <v>316</v>
       </c>
     </row>
     <row r="79" spans="1:8">
       <c r="A79" t="s">
-        <v>276</v>
+        <v>317</v>
       </c>
       <c r="B79" t="s">
         <v>9</v>
       </c>
       <c r="C79" t="s">
-        <v>87</v>
+        <v>10</v>
       </c>
       <c r="D79" t="s">
-        <v>253</v>
+        <v>318</v>
       </c>
       <c r="E79" t="s">
-        <v>254</v>
+        <v>319</v>
+      </c>
+      <c r="F79" t="s">
+        <v>291</v>
       </c>
       <c r="G79" s="1" t="s">
-        <v>84</v>
+        <v>320</v>
       </c>
       <c r="H79" t="s">
-        <v>260</v>
+        <v>321</v>
       </c>
     </row>
     <row r="80" spans="1:8">
       <c r="A80" t="s">
-        <v>277</v>
+        <v>322</v>
       </c>
       <c r="B80" t="s">
         <v>9</v>
       </c>
       <c r="C80" t="s">
-        <v>90</v>
+        <v>17</v>
       </c>
       <c r="D80" t="s">
-        <v>253</v>
+        <v>318</v>
       </c>
       <c r="E80" t="s">
-        <v>254</v>
+        <v>319</v>
+      </c>
+      <c r="F80" t="s">
+        <v>323</v>
       </c>
       <c r="G80" s="1" t="s">
-        <v>84</v>
+        <v>324</v>
       </c>
       <c r="H80" t="s">
-        <v>278</v>
+        <v>325</v>
       </c>
     </row>
     <row r="81" spans="1:8">
       <c r="A81" t="s">
-        <v>279</v>
+        <v>326</v>
       </c>
       <c r="B81" t="s">
         <v>9</v>
       </c>
       <c r="C81" t="s">
-        <v>93</v>
+        <v>22</v>
       </c>
       <c r="D81" t="s">
-        <v>253</v>
+        <v>327</v>
       </c>
       <c r="E81" t="s">
-        <v>254</v>
+        <v>328</v>
+      </c>
+      <c r="F81" t="s">
+        <v>141</v>
       </c>
       <c r="G81" s="1" t="s">
-        <v>84</v>
+        <v>329</v>
       </c>
       <c r="H81" t="s">
-        <v>280</v>
+        <v>330</v>
       </c>
     </row>
     <row r="82" spans="1:8">
       <c r="A82" t="s">
-        <v>281</v>
+        <v>331</v>
       </c>
       <c r="B82" t="s">
         <v>9</v>
       </c>
       <c r="C82" t="s">
-        <v>98</v>
+        <v>161</v>
       </c>
       <c r="D82" t="s">
-        <v>253</v>
+        <v>327</v>
       </c>
       <c r="E82" t="s">
-        <v>254</v>
+        <v>328</v>
+      </c>
+      <c r="F82" t="s">
+        <v>257</v>
       </c>
       <c r="G82" s="1" t="s">
-        <v>84</v>
+        <v>332</v>
       </c>
       <c r="H82" t="s">
-        <v>282</v>
+        <v>333</v>
       </c>
     </row>
     <row r="83" spans="1:8">
       <c r="A83" t="s">
-        <v>283</v>
+        <v>334</v>
       </c>
       <c r="B83" t="s">
         <v>9</v>
       </c>
       <c r="C83" t="s">
-        <v>102</v>
+        <v>335</v>
       </c>
       <c r="D83" t="s">
-        <v>253</v>
+        <v>327</v>
       </c>
       <c r="E83" t="s">
-        <v>254</v>
+        <v>328</v>
       </c>
       <c r="F83" t="s">
-        <v>70</v>
+        <v>257</v>
       </c>
       <c r="G83" s="1" t="s">
-        <v>284</v>
+        <v>336</v>
       </c>
       <c r="H83" t="s">
-        <v>285</v>
+        <v>337</v>
       </c>
     </row>
     <row r="84" spans="1:8">
       <c r="A84" t="s">
-        <v>286</v>
+        <v>338</v>
       </c>
       <c r="B84" t="s">
         <v>9</v>
       </c>
       <c r="C84" t="s">
+        <v>339</v>
+      </c>
+      <c r="D84" t="s">
+        <v>327</v>
+      </c>
+      <c r="E84" t="s">
+        <v>328</v>
+      </c>
+      <c r="F84" t="s">
+        <v>257</v>
+      </c>
+      <c r="G84" s="1" t="s">
+        <v>340</v>
+      </c>
+      <c r="H84" t="s">
+        <v>341</v>
+      </c>
+    </row>
+    <row r="85" spans="1:8">
+      <c r="A85" t="s">
+        <v>342</v>
+      </c>
+      <c r="B85" t="s">
+        <v>9</v>
+      </c>
+      <c r="C85" t="s">
+        <v>343</v>
+      </c>
+      <c r="D85" t="s">
+        <v>327</v>
+      </c>
+      <c r="E85" t="s">
+        <v>328</v>
+      </c>
+      <c r="F85" t="s">
+        <v>344</v>
+      </c>
+      <c r="G85" s="1" t="s">
+        <v>345</v>
+      </c>
+      <c r="H85" t="s">
+        <v>346</v>
+      </c>
+    </row>
+    <row r="86" spans="1:8">
+      <c r="A86" t="s">
+        <v>347</v>
+      </c>
+      <c r="B86" t="s">
+        <v>9</v>
+      </c>
+      <c r="C86" t="s">
+        <v>123</v>
+      </c>
+      <c r="D86" t="s">
+        <v>348</v>
+      </c>
+      <c r="E86" t="s">
+        <v>349</v>
+      </c>
+      <c r="F86" t="s">
+        <v>103</v>
+      </c>
+      <c r="G86" s="1" t="s">
+        <v>350</v>
+      </c>
+      <c r="H86" t="s">
+        <v>351</v>
+      </c>
+    </row>
+    <row r="87" spans="1:8">
+      <c r="A87" t="s">
+        <v>352</v>
+      </c>
+      <c r="B87" t="s">
+        <v>9</v>
+      </c>
+      <c r="C87" t="s">
+        <v>127</v>
+      </c>
+      <c r="D87" t="s">
+        <v>348</v>
+      </c>
+      <c r="E87" t="s">
+        <v>349</v>
+      </c>
+      <c r="F87" t="s">
+        <v>103</v>
+      </c>
+      <c r="G87" s="1" t="s">
+        <v>353</v>
+      </c>
+      <c r="H87" t="s">
+        <v>354</v>
+      </c>
+    </row>
+    <row r="88" spans="1:8">
+      <c r="A88" t="s">
+        <v>355</v>
+      </c>
+      <c r="B88" t="s">
+        <v>9</v>
+      </c>
+      <c r="C88" t="s">
+        <v>153</v>
+      </c>
+      <c r="D88" t="s">
+        <v>348</v>
+      </c>
+      <c r="E88" t="s">
+        <v>349</v>
+      </c>
+      <c r="F88" t="s">
+        <v>356</v>
+      </c>
+      <c r="G88" s="1" t="s">
+        <v>357</v>
+      </c>
+      <c r="H88" t="s">
+        <v>358</v>
+      </c>
+    </row>
+    <row r="89" spans="1:8">
+      <c r="A89" t="s">
+        <v>359</v>
+      </c>
+      <c r="B89" t="s">
+        <v>9</v>
+      </c>
+      <c r="C89" t="s">
+        <v>360</v>
+      </c>
+      <c r="D89" t="s">
+        <v>348</v>
+      </c>
+      <c r="E89" t="s">
+        <v>349</v>
+      </c>
+      <c r="F89" t="s">
+        <v>356</v>
+      </c>
+      <c r="G89" s="1" t="s">
+        <v>361</v>
+      </c>
+      <c r="H89" t="s">
+        <v>358</v>
+      </c>
+    </row>
+    <row r="90" spans="1:8">
+      <c r="A90" t="s">
+        <v>362</v>
+      </c>
+      <c r="B90" t="s">
+        <v>9</v>
+      </c>
+      <c r="C90" t="s">
+        <v>10</v>
+      </c>
+      <c r="D90" t="s">
+        <v>363</v>
+      </c>
+      <c r="E90" t="s">
+        <v>364</v>
+      </c>
+      <c r="F90" t="s">
+        <v>13</v>
+      </c>
+      <c r="G90" s="1" t="s">
+        <v>365</v>
+      </c>
+      <c r="H90" t="s">
+        <v>366</v>
+      </c>
+    </row>
+    <row r="91" spans="1:8">
+      <c r="A91" t="s">
+        <v>367</v>
+      </c>
+      <c r="B91" t="s">
+        <v>9</v>
+      </c>
+      <c r="C91" t="s">
+        <v>17</v>
+      </c>
+      <c r="D91" t="s">
+        <v>363</v>
+      </c>
+      <c r="E91" t="s">
+        <v>364</v>
+      </c>
+      <c r="F91" t="s">
+        <v>141</v>
+      </c>
+      <c r="G91" s="1" t="s">
+        <v>368</v>
+      </c>
+      <c r="H91" t="s">
+        <v>369</v>
+      </c>
+    </row>
+    <row r="92" spans="1:8">
+      <c r="A92" t="s">
+        <v>370</v>
+      </c>
+      <c r="B92" t="s">
+        <v>9</v>
+      </c>
+      <c r="C92" t="s">
+        <v>22</v>
+      </c>
+      <c r="D92" t="s">
+        <v>363</v>
+      </c>
+      <c r="E92" t="s">
+        <v>364</v>
+      </c>
+      <c r="F92" t="s">
+        <v>13</v>
+      </c>
+      <c r="G92" s="1" t="s">
+        <v>371</v>
+      </c>
+      <c r="H92" t="s">
+        <v>372</v>
+      </c>
+    </row>
+    <row r="93" spans="1:8">
+      <c r="A93" t="s">
+        <v>373</v>
+      </c>
+      <c r="B93" t="s">
+        <v>9</v>
+      </c>
+      <c r="C93" t="s">
+        <v>374</v>
+      </c>
+      <c r="D93" t="s">
+        <v>363</v>
+      </c>
+      <c r="E93" t="s">
+        <v>364</v>
+      </c>
+      <c r="F93" t="s">
+        <v>13</v>
+      </c>
+      <c r="G93" s="1" t="s">
+        <v>375</v>
+      </c>
+      <c r="H93" t="s">
+        <v>376</v>
+      </c>
+    </row>
+    <row r="94" spans="1:8">
+      <c r="A94" t="s">
+        <v>377</v>
+      </c>
+      <c r="B94" t="s">
+        <v>9</v>
+      </c>
+      <c r="C94" t="s">
+        <v>10</v>
+      </c>
+      <c r="D94" t="s">
+        <v>378</v>
+      </c>
+      <c r="E94" t="s">
+        <v>379</v>
+      </c>
+      <c r="F94" t="s">
+        <v>380</v>
+      </c>
+      <c r="G94" s="1" t="s">
+        <v>381</v>
+      </c>
+      <c r="H94" t="s">
+        <v>382</v>
+      </c>
+    </row>
+    <row r="95" spans="1:8">
+      <c r="A95" t="s">
+        <v>383</v>
+      </c>
+      <c r="B95" t="s">
+        <v>9</v>
+      </c>
+      <c r="C95" t="s">
+        <v>10</v>
+      </c>
+      <c r="D95" t="s">
+        <v>384</v>
+      </c>
+      <c r="E95" t="s">
+        <v>385</v>
+      </c>
+      <c r="F95" t="s">
+        <v>309</v>
+      </c>
+      <c r="G95" s="1" t="s">
+        <v>386</v>
+      </c>
+      <c r="H95" t="s">
+        <v>387</v>
+      </c>
+    </row>
+    <row r="96" spans="1:8">
+      <c r="A96" t="s">
+        <v>388</v>
+      </c>
+      <c r="B96" t="s">
+        <v>9</v>
+      </c>
+      <c r="C96" t="s">
+        <v>17</v>
+      </c>
+      <c r="D96" t="s">
+        <v>384</v>
+      </c>
+      <c r="E96" t="s">
+        <v>385</v>
+      </c>
+      <c r="F96" t="s">
+        <v>389</v>
+      </c>
+      <c r="G96" s="1" t="s">
+        <v>390</v>
+      </c>
+      <c r="H96" t="s">
+        <v>391</v>
+      </c>
+    </row>
+    <row r="97" spans="1:8">
+      <c r="A97" t="s">
+        <v>392</v>
+      </c>
+      <c r="B97" t="s">
+        <v>9</v>
+      </c>
+      <c r="C97" t="s">
+        <v>34</v>
+      </c>
+      <c r="D97" t="s">
+        <v>393</v>
+      </c>
+      <c r="E97" t="s">
+        <v>394</v>
+      </c>
+      <c r="F97" t="s">
+        <v>356</v>
+      </c>
+      <c r="G97" s="1" t="s">
+        <v>84</v>
+      </c>
+      <c r="H97" t="s">
+        <v>395</v>
+      </c>
+    </row>
+    <row r="98" spans="1:8">
+      <c r="A98" t="s">
+        <v>396</v>
+      </c>
+      <c r="B98" t="s">
+        <v>9</v>
+      </c>
+      <c r="C98" t="s">
+        <v>373</v>
+      </c>
+      <c r="D98" t="s">
+        <v>397</v>
+      </c>
+      <c r="E98" t="s">
+        <v>398</v>
+      </c>
+      <c r="G98" s="1" t="s">
+        <v>399</v>
+      </c>
+      <c r="H98" t="s">
+        <v>400</v>
+      </c>
+    </row>
+    <row r="99" spans="1:8">
+      <c r="A99" t="s">
+        <v>401</v>
+      </c>
+      <c r="B99" t="s">
+        <v>9</v>
+      </c>
+      <c r="C99" t="s">
+        <v>392</v>
+      </c>
+      <c r="D99" t="s">
+        <v>397</v>
+      </c>
+      <c r="E99" t="s">
+        <v>398</v>
+      </c>
+      <c r="G99" s="1" t="s">
+        <v>402</v>
+      </c>
+      <c r="H99" t="s">
+        <v>403</v>
+      </c>
+    </row>
+    <row r="100" spans="1:8">
+      <c r="A100" t="s">
+        <v>404</v>
+      </c>
+      <c r="B100" t="s">
+        <v>9</v>
+      </c>
+      <c r="C100" t="s">
+        <v>279</v>
+      </c>
+      <c r="D100" t="s">
+        <v>397</v>
+      </c>
+      <c r="E100" t="s">
+        <v>398</v>
+      </c>
+      <c r="G100" s="1" t="s">
+        <v>405</v>
+      </c>
+      <c r="H100" t="s">
+        <v>406</v>
+      </c>
+    </row>
+    <row r="101" spans="1:8">
+      <c r="A101" t="s">
+        <v>407</v>
+      </c>
+      <c r="B101" t="s">
+        <v>9</v>
+      </c>
+      <c r="C101" t="s">
+        <v>282</v>
+      </c>
+      <c r="D101" t="s">
+        <v>397</v>
+      </c>
+      <c r="E101" t="s">
+        <v>398</v>
+      </c>
+      <c r="G101" s="1" t="s">
+        <v>408</v>
+      </c>
+      <c r="H101" t="s">
+        <v>409</v>
+      </c>
+    </row>
+    <row r="102" spans="1:8">
+      <c r="A102" t="s">
+        <v>410</v>
+      </c>
+      <c r="B102" t="s">
+        <v>9</v>
+      </c>
+      <c r="C102" t="s">
+        <v>338</v>
+      </c>
+      <c r="D102" t="s">
+        <v>397</v>
+      </c>
+      <c r="E102" t="s">
+        <v>398</v>
+      </c>
+      <c r="G102" s="1" t="s">
+        <v>84</v>
+      </c>
+      <c r="H102" t="s">
+        <v>259</v>
+      </c>
+    </row>
+    <row r="103" spans="1:8">
+      <c r="A103" t="s">
+        <v>411</v>
+      </c>
+      <c r="B103" t="s">
+        <v>9</v>
+      </c>
+      <c r="C103" t="s">
+        <v>10</v>
+      </c>
+      <c r="D103" t="s">
+        <v>412</v>
+      </c>
+      <c r="E103" t="s">
+        <v>413</v>
+      </c>
+      <c r="F103" t="s">
+        <v>70</v>
+      </c>
+      <c r="G103" s="1" t="s">
+        <v>84</v>
+      </c>
+      <c r="H103" t="s">
+        <v>414</v>
+      </c>
+    </row>
+    <row r="104" spans="1:8">
+      <c r="A104" t="s">
+        <v>415</v>
+      </c>
+      <c r="B104" t="s">
+        <v>9</v>
+      </c>
+      <c r="C104" t="s">
+        <v>17</v>
+      </c>
+      <c r="D104" t="s">
+        <v>412</v>
+      </c>
+      <c r="E104" t="s">
+        <v>413</v>
+      </c>
+      <c r="F104" t="s">
+        <v>70</v>
+      </c>
+      <c r="G104" s="1" t="s">
+        <v>84</v>
+      </c>
+      <c r="H104" t="s">
+        <v>416</v>
+      </c>
+    </row>
+    <row r="105" spans="1:8">
+      <c r="A105" t="s">
+        <v>417</v>
+      </c>
+      <c r="B105" t="s">
+        <v>9</v>
+      </c>
+      <c r="C105" t="s">
+        <v>22</v>
+      </c>
+      <c r="D105" t="s">
+        <v>412</v>
+      </c>
+      <c r="E105" t="s">
+        <v>413</v>
+      </c>
+      <c r="F105" t="s">
+        <v>70</v>
+      </c>
+      <c r="G105" s="1" t="s">
+        <v>418</v>
+      </c>
+      <c r="H105" t="s">
+        <v>419</v>
+      </c>
+    </row>
+    <row r="106" spans="1:8">
+      <c r="A106" t="s">
+        <v>420</v>
+      </c>
+      <c r="B106" t="s">
+        <v>9</v>
+      </c>
+      <c r="C106" t="s">
+        <v>26</v>
+      </c>
+      <c r="D106" t="s">
+        <v>412</v>
+      </c>
+      <c r="E106" t="s">
+        <v>413</v>
+      </c>
+      <c r="F106" t="s">
+        <v>70</v>
+      </c>
+      <c r="G106" s="1" t="s">
+        <v>84</v>
+      </c>
+      <c r="H106" t="s">
+        <v>421</v>
+      </c>
+    </row>
+    <row r="107" spans="1:8">
+      <c r="A107" t="s">
+        <v>422</v>
+      </c>
+      <c r="B107" t="s">
+        <v>9</v>
+      </c>
+      <c r="C107" t="s">
+        <v>10</v>
+      </c>
+      <c r="D107" t="s">
+        <v>423</v>
+      </c>
+      <c r="E107" t="s">
+        <v>424</v>
+      </c>
+      <c r="G107" s="1" t="s">
+        <v>84</v>
+      </c>
+      <c r="H107" t="s">
+        <v>425</v>
+      </c>
+    </row>
+    <row r="108" spans="1:8">
+      <c r="A108" t="s">
+        <v>426</v>
+      </c>
+      <c r="B108" t="s">
+        <v>9</v>
+      </c>
+      <c r="C108" t="s">
+        <v>17</v>
+      </c>
+      <c r="D108" t="s">
+        <v>423</v>
+      </c>
+      <c r="E108" t="s">
+        <v>424</v>
+      </c>
+      <c r="G108" s="1" t="s">
+        <v>84</v>
+      </c>
+      <c r="H108" t="s">
+        <v>425</v>
+      </c>
+    </row>
+    <row r="109" spans="1:8">
+      <c r="A109" t="s">
+        <v>427</v>
+      </c>
+      <c r="B109" t="s">
+        <v>9</v>
+      </c>
+      <c r="C109" t="s">
+        <v>22</v>
+      </c>
+      <c r="D109" t="s">
+        <v>423</v>
+      </c>
+      <c r="E109" t="s">
+        <v>424</v>
+      </c>
+      <c r="G109" s="1" t="s">
+        <v>84</v>
+      </c>
+      <c r="H109" t="s">
+        <v>428</v>
+      </c>
+    </row>
+    <row r="110" spans="1:8">
+      <c r="A110" t="s">
+        <v>429</v>
+      </c>
+      <c r="B110" t="s">
+        <v>9</v>
+      </c>
+      <c r="C110" t="s">
+        <v>26</v>
+      </c>
+      <c r="D110" t="s">
+        <v>423</v>
+      </c>
+      <c r="E110" t="s">
+        <v>424</v>
+      </c>
+      <c r="G110" s="1" t="s">
+        <v>84</v>
+      </c>
+      <c r="H110" t="s">
+        <v>430</v>
+      </c>
+    </row>
+    <row r="111" spans="1:8">
+      <c r="A111" t="s">
+        <v>431</v>
+      </c>
+      <c r="B111" t="s">
+        <v>9</v>
+      </c>
+      <c r="C111" t="s">
+        <v>30</v>
+      </c>
+      <c r="D111" t="s">
+        <v>423</v>
+      </c>
+      <c r="E111" t="s">
+        <v>424</v>
+      </c>
+      <c r="G111" s="1" t="s">
+        <v>84</v>
+      </c>
+      <c r="H111" t="s">
+        <v>432</v>
+      </c>
+    </row>
+    <row r="112" spans="1:8">
+      <c r="A112" t="s">
+        <v>433</v>
+      </c>
+      <c r="B112" t="s">
+        <v>9</v>
+      </c>
+      <c r="C112" t="s">
+        <v>34</v>
+      </c>
+      <c r="D112" t="s">
+        <v>423</v>
+      </c>
+      <c r="E112" t="s">
+        <v>424</v>
+      </c>
+      <c r="G112" s="1" t="s">
+        <v>84</v>
+      </c>
+      <c r="H112" t="s">
+        <v>434</v>
+      </c>
+    </row>
+    <row r="113" spans="1:8">
+      <c r="A113" t="s">
+        <v>435</v>
+      </c>
+      <c r="B113" t="s">
+        <v>9</v>
+      </c>
+      <c r="C113" t="s">
+        <v>38</v>
+      </c>
+      <c r="D113" t="s">
+        <v>423</v>
+      </c>
+      <c r="E113" t="s">
+        <v>424</v>
+      </c>
+      <c r="G113" s="1" t="s">
+        <v>84</v>
+      </c>
+      <c r="H113" t="s">
+        <v>425</v>
+      </c>
+    </row>
+    <row r="114" spans="1:8">
+      <c r="A114" t="s">
+        <v>436</v>
+      </c>
+      <c r="B114" t="s">
+        <v>9</v>
+      </c>
+      <c r="C114" t="s">
+        <v>43</v>
+      </c>
+      <c r="D114" t="s">
+        <v>423</v>
+      </c>
+      <c r="E114" t="s">
+        <v>424</v>
+      </c>
+      <c r="G114" s="1" t="s">
+        <v>84</v>
+      </c>
+      <c r="H114" t="s">
+        <v>425</v>
+      </c>
+    </row>
+    <row r="115" spans="1:8">
+      <c r="A115" t="s">
+        <v>437</v>
+      </c>
+      <c r="B115" t="s">
+        <v>9</v>
+      </c>
+      <c r="C115" t="s">
+        <v>47</v>
+      </c>
+      <c r="D115" t="s">
+        <v>423</v>
+      </c>
+      <c r="E115" t="s">
+        <v>424</v>
+      </c>
+      <c r="G115" s="1" t="s">
+        <v>84</v>
+      </c>
+      <c r="H115" t="s">
+        <v>425</v>
+      </c>
+    </row>
+    <row r="116" spans="1:8">
+      <c r="A116" t="s">
+        <v>438</v>
+      </c>
+      <c r="B116" t="s">
+        <v>9</v>
+      </c>
+      <c r="C116" t="s">
+        <v>52</v>
+      </c>
+      <c r="D116" t="s">
+        <v>423</v>
+      </c>
+      <c r="E116" t="s">
+        <v>424</v>
+      </c>
+      <c r="G116" s="1" t="s">
+        <v>84</v>
+      </c>
+      <c r="H116" t="s">
+        <v>430</v>
+      </c>
+    </row>
+    <row r="117" spans="1:8">
+      <c r="A117" t="s">
+        <v>439</v>
+      </c>
+      <c r="B117" t="s">
+        <v>9</v>
+      </c>
+      <c r="C117" t="s">
+        <v>56</v>
+      </c>
+      <c r="D117" t="s">
+        <v>423</v>
+      </c>
+      <c r="E117" t="s">
+        <v>424</v>
+      </c>
+      <c r="G117" s="1" t="s">
+        <v>84</v>
+      </c>
+      <c r="H117" t="s">
+        <v>425</v>
+      </c>
+    </row>
+    <row r="118" spans="1:8">
+      <c r="A118" t="s">
+        <v>440</v>
+      </c>
+      <c r="B118" t="s">
+        <v>9</v>
+      </c>
+      <c r="C118" t="s">
+        <v>61</v>
+      </c>
+      <c r="D118" t="s">
+        <v>423</v>
+      </c>
+      <c r="E118" t="s">
+        <v>424</v>
+      </c>
+      <c r="G118" s="1" t="s">
+        <v>84</v>
+      </c>
+      <c r="H118" t="s">
+        <v>425</v>
+      </c>
+    </row>
+    <row r="119" spans="1:8">
+      <c r="A119" t="s">
+        <v>441</v>
+      </c>
+      <c r="B119" t="s">
+        <v>9</v>
+      </c>
+      <c r="C119" t="s">
+        <v>65</v>
+      </c>
+      <c r="D119" t="s">
+        <v>423</v>
+      </c>
+      <c r="E119" t="s">
+        <v>424</v>
+      </c>
+      <c r="G119" s="1" t="s">
+        <v>84</v>
+      </c>
+      <c r="H119" t="s">
+        <v>425</v>
+      </c>
+    </row>
+    <row r="120" spans="1:8">
+      <c r="A120" t="s">
+        <v>442</v>
+      </c>
+      <c r="B120" t="s">
+        <v>9</v>
+      </c>
+      <c r="C120" t="s">
+        <v>69</v>
+      </c>
+      <c r="D120" t="s">
+        <v>423</v>
+      </c>
+      <c r="E120" t="s">
+        <v>424</v>
+      </c>
+      <c r="G120" s="1" t="s">
+        <v>84</v>
+      </c>
+      <c r="H120" t="s">
+        <v>425</v>
+      </c>
+    </row>
+    <row r="121" spans="1:8">
+      <c r="A121" t="s">
+        <v>443</v>
+      </c>
+      <c r="B121" t="s">
+        <v>9</v>
+      </c>
+      <c r="C121" t="s">
+        <v>74</v>
+      </c>
+      <c r="D121" t="s">
+        <v>423</v>
+      </c>
+      <c r="E121" t="s">
+        <v>424</v>
+      </c>
+      <c r="G121" s="1" t="s">
+        <v>84</v>
+      </c>
+      <c r="H121" t="s">
+        <v>425</v>
+      </c>
+    </row>
+    <row r="122" spans="1:8">
+      <c r="A122" t="s">
+        <v>444</v>
+      </c>
+      <c r="B122" t="s">
+        <v>9</v>
+      </c>
+      <c r="C122" t="s">
+        <v>78</v>
+      </c>
+      <c r="D122" t="s">
+        <v>423</v>
+      </c>
+      <c r="E122" t="s">
+        <v>424</v>
+      </c>
+      <c r="G122" s="1" t="s">
+        <v>84</v>
+      </c>
+      <c r="H122" t="s">
+        <v>425</v>
+      </c>
+    </row>
+    <row r="123" spans="1:8">
+      <c r="A123" t="s">
+        <v>445</v>
+      </c>
+      <c r="B123" t="s">
+        <v>9</v>
+      </c>
+      <c r="C123" t="s">
+        <v>83</v>
+      </c>
+      <c r="D123" t="s">
+        <v>423</v>
+      </c>
+      <c r="E123" t="s">
+        <v>424</v>
+      </c>
+      <c r="G123" s="1" t="s">
+        <v>84</v>
+      </c>
+      <c r="H123" t="s">
+        <v>425</v>
+      </c>
+    </row>
+    <row r="124" spans="1:8">
+      <c r="A124" t="s">
+        <v>446</v>
+      </c>
+      <c r="B124" t="s">
+        <v>9</v>
+      </c>
+      <c r="C124" t="s">
+        <v>87</v>
+      </c>
+      <c r="D124" t="s">
+        <v>423</v>
+      </c>
+      <c r="E124" t="s">
+        <v>424</v>
+      </c>
+      <c r="G124" s="1" t="s">
+        <v>84</v>
+      </c>
+      <c r="H124" t="s">
+        <v>430</v>
+      </c>
+    </row>
+    <row r="125" spans="1:8">
+      <c r="A125" t="s">
+        <v>447</v>
+      </c>
+      <c r="B125" t="s">
+        <v>9</v>
+      </c>
+      <c r="C125" t="s">
+        <v>90</v>
+      </c>
+      <c r="D125" t="s">
+        <v>423</v>
+      </c>
+      <c r="E125" t="s">
+        <v>424</v>
+      </c>
+      <c r="G125" s="1" t="s">
+        <v>84</v>
+      </c>
+      <c r="H125" t="s">
+        <v>448</v>
+      </c>
+    </row>
+    <row r="126" spans="1:8">
+      <c r="A126" t="s">
+        <v>449</v>
+      </c>
+      <c r="B126" t="s">
+        <v>9</v>
+      </c>
+      <c r="C126" t="s">
+        <v>93</v>
+      </c>
+      <c r="D126" t="s">
+        <v>423</v>
+      </c>
+      <c r="E126" t="s">
+        <v>424</v>
+      </c>
+      <c r="G126" s="1" t="s">
+        <v>84</v>
+      </c>
+      <c r="H126" t="s">
+        <v>450</v>
+      </c>
+    </row>
+    <row r="127" spans="1:8">
+      <c r="A127" t="s">
+        <v>451</v>
+      </c>
+      <c r="B127" t="s">
+        <v>9</v>
+      </c>
+      <c r="C127" t="s">
+        <v>98</v>
+      </c>
+      <c r="D127" t="s">
+        <v>423</v>
+      </c>
+      <c r="E127" t="s">
+        <v>424</v>
+      </c>
+      <c r="G127" s="1" t="s">
+        <v>84</v>
+      </c>
+      <c r="H127" t="s">
+        <v>452</v>
+      </c>
+    </row>
+    <row r="128" spans="1:8">
+      <c r="A128" t="s">
+        <v>453</v>
+      </c>
+      <c r="B128" t="s">
+        <v>9</v>
+      </c>
+      <c r="C128" t="s">
+        <v>102</v>
+      </c>
+      <c r="D128" t="s">
+        <v>423</v>
+      </c>
+      <c r="E128" t="s">
+        <v>424</v>
+      </c>
+      <c r="F128" t="s">
+        <v>70</v>
+      </c>
+      <c r="G128" s="1" t="s">
+        <v>454</v>
+      </c>
+      <c r="H128" t="s">
+        <v>455</v>
+      </c>
+    </row>
+    <row r="129" spans="1:8">
+      <c r="A129" t="s">
+        <v>456</v>
+      </c>
+      <c r="B129" t="s">
+        <v>9</v>
+      </c>
+      <c r="C129" t="s">
         <v>107</v>
       </c>
-      <c r="D84" t="s">
-[...5 lines deleted...]
-      <c r="F84" t="s">
+      <c r="D129" t="s">
+        <v>423</v>
+      </c>
+      <c r="E129" t="s">
+        <v>424</v>
+      </c>
+      <c r="F129" t="s">
         <v>70</v>
       </c>
-      <c r="G84" s="1" t="s">
+      <c r="G129" s="1" t="s">
         <v>84</v>
       </c>
-      <c r="H84" t="s">
-        <v>287</v>
+      <c r="H129" t="s">
+        <v>457</v>
+      </c>
+    </row>
+    <row r="130" spans="1:8">
+      <c r="A130" t="s">
+        <v>458</v>
+      </c>
+      <c r="B130" t="s">
+        <v>9</v>
+      </c>
+      <c r="C130" t="s">
+        <v>111</v>
+      </c>
+      <c r="D130" t="s">
+        <v>423</v>
+      </c>
+      <c r="E130" t="s">
+        <v>424</v>
+      </c>
+      <c r="F130" t="s">
+        <v>70</v>
+      </c>
+      <c r="G130" s="1" t="s">
+        <v>459</v>
+      </c>
+      <c r="H130" t="s">
+        <v>460</v>
+      </c>
+    </row>
+    <row r="131" spans="1:8">
+      <c r="A131" t="s">
+        <v>461</v>
+      </c>
+      <c r="B131" t="s">
+        <v>9</v>
+      </c>
+      <c r="C131" t="s">
+        <v>115</v>
+      </c>
+      <c r="D131" t="s">
+        <v>423</v>
+      </c>
+      <c r="E131" t="s">
+        <v>424</v>
+      </c>
+      <c r="F131" t="s">
+        <v>356</v>
+      </c>
+      <c r="G131" s="1" t="s">
+        <v>462</v>
+      </c>
+      <c r="H131" t="s">
+        <v>463</v>
+      </c>
+    </row>
+    <row r="132" spans="1:8">
+      <c r="A132" t="s">
+        <v>464</v>
+      </c>
+      <c r="B132" t="s">
+        <v>9</v>
+      </c>
+      <c r="C132" t="s">
+        <v>119</v>
+      </c>
+      <c r="D132" t="s">
+        <v>423</v>
+      </c>
+      <c r="E132" t="s">
+        <v>424</v>
+      </c>
+      <c r="F132" t="s">
+        <v>70</v>
+      </c>
+      <c r="G132" s="1" t="s">
+        <v>465</v>
+      </c>
+      <c r="H132" t="s">
+        <v>460</v>
+      </c>
+    </row>
+    <row r="133" spans="1:8">
+      <c r="A133" t="s">
+        <v>466</v>
+      </c>
+      <c r="B133" t="s">
+        <v>9</v>
+      </c>
+      <c r="C133" t="s">
+        <v>132</v>
+      </c>
+      <c r="D133" t="s">
+        <v>423</v>
+      </c>
+      <c r="E133" t="s">
+        <v>424</v>
+      </c>
+      <c r="F133" t="s">
+        <v>70</v>
+      </c>
+      <c r="G133" s="1" t="s">
+        <v>84</v>
+      </c>
+      <c r="H133" t="s">
+        <v>467</v>
+      </c>
+    </row>
+    <row r="134" spans="1:8">
+      <c r="A134" t="s">
+        <v>468</v>
+      </c>
+      <c r="B134" t="s">
+        <v>9</v>
+      </c>
+      <c r="C134" t="s">
+        <v>136</v>
+      </c>
+      <c r="D134" t="s">
+        <v>423</v>
+      </c>
+      <c r="E134" t="s">
+        <v>424</v>
+      </c>
+      <c r="F134" t="s">
+        <v>18</v>
+      </c>
+      <c r="G134" s="1" t="s">
+        <v>84</v>
+      </c>
+      <c r="H134" t="s">
+        <v>460</v>
+      </c>
+    </row>
+    <row r="135" spans="1:8">
+      <c r="A135" t="s">
+        <v>469</v>
+      </c>
+      <c r="B135" t="s">
+        <v>9</v>
+      </c>
+      <c r="C135" t="s">
+        <v>140</v>
+      </c>
+      <c r="D135" t="s">
+        <v>423</v>
+      </c>
+      <c r="E135" t="s">
+        <v>424</v>
+      </c>
+      <c r="F135" t="s">
+        <v>70</v>
+      </c>
+      <c r="G135" s="1" t="s">
+        <v>84</v>
+      </c>
+      <c r="H135" t="s">
+        <v>470</v>
+      </c>
+    </row>
+    <row r="136" spans="1:8">
+      <c r="A136" t="s">
+        <v>471</v>
+      </c>
+      <c r="B136" t="s">
+        <v>9</v>
+      </c>
+      <c r="C136" t="s">
+        <v>145</v>
+      </c>
+      <c r="D136" t="s">
+        <v>423</v>
+      </c>
+      <c r="E136" t="s">
+        <v>424</v>
+      </c>
+      <c r="F136" t="s">
+        <v>70</v>
+      </c>
+      <c r="G136" s="1" t="s">
+        <v>84</v>
+      </c>
+      <c r="H136" t="s">
+        <v>472</v>
+      </c>
+    </row>
+    <row r="137" spans="1:8">
+      <c r="A137" t="s">
+        <v>473</v>
+      </c>
+      <c r="B137" t="s">
+        <v>9</v>
+      </c>
+      <c r="C137" t="s">
+        <v>149</v>
+      </c>
+      <c r="D137" t="s">
+        <v>423</v>
+      </c>
+      <c r="E137" t="s">
+        <v>424</v>
+      </c>
+      <c r="F137" t="s">
+        <v>70</v>
+      </c>
+      <c r="G137" s="1" t="s">
+        <v>84</v>
+      </c>
+      <c r="H137" t="s">
+        <v>455</v>
+      </c>
+    </row>
+    <row r="138" spans="1:8">
+      <c r="A138" t="s">
+        <v>474</v>
+      </c>
+      <c r="B138" t="s">
+        <v>9</v>
+      </c>
+      <c r="C138" t="s">
+        <v>153</v>
+      </c>
+      <c r="D138" t="s">
+        <v>423</v>
+      </c>
+      <c r="E138" t="s">
+        <v>424</v>
+      </c>
+      <c r="F138" t="s">
+        <v>356</v>
+      </c>
+      <c r="G138" s="1" t="s">
+        <v>84</v>
+      </c>
+      <c r="H138" t="s">
+        <v>358</v>
+      </c>
+    </row>
+    <row r="139" spans="1:8">
+      <c r="A139" t="s">
+        <v>475</v>
+      </c>
+      <c r="B139" t="s">
+        <v>9</v>
+      </c>
+      <c r="C139" t="s">
+        <v>360</v>
+      </c>
+      <c r="D139" t="s">
+        <v>423</v>
+      </c>
+      <c r="E139" t="s">
+        <v>424</v>
+      </c>
+      <c r="F139" t="s">
+        <v>356</v>
+      </c>
+      <c r="G139" s="1" t="s">
+        <v>84</v>
+      </c>
+      <c r="H139" t="s">
+        <v>476</v>
+      </c>
+    </row>
+    <row r="140" spans="1:8">
+      <c r="A140" t="s">
+        <v>477</v>
+      </c>
+      <c r="B140" t="s">
+        <v>9</v>
+      </c>
+      <c r="C140" t="s">
+        <v>157</v>
+      </c>
+      <c r="D140" t="s">
+        <v>423</v>
+      </c>
+      <c r="E140" t="s">
+        <v>424</v>
+      </c>
+      <c r="F140" t="s">
+        <v>141</v>
+      </c>
+      <c r="G140" s="1" t="s">
+        <v>478</v>
+      </c>
+      <c r="H140" t="s">
+        <v>479</v>
+      </c>
+    </row>
+    <row r="141" spans="1:8">
+      <c r="A141" t="s">
+        <v>269</v>
+      </c>
+      <c r="B141" t="s">
+        <v>9</v>
+      </c>
+      <c r="C141" t="s">
+        <v>161</v>
+      </c>
+      <c r="D141" t="s">
+        <v>423</v>
+      </c>
+      <c r="E141" t="s">
+        <v>424</v>
+      </c>
+      <c r="F141" t="s">
+        <v>70</v>
+      </c>
+      <c r="G141" s="1" t="s">
+        <v>84</v>
+      </c>
+      <c r="H141" t="s">
+        <v>480</v>
+      </c>
+    </row>
+    <row r="142" spans="1:8">
+      <c r="A142" t="s">
+        <v>273</v>
+      </c>
+      <c r="B142" t="s">
+        <v>9</v>
+      </c>
+      <c r="C142" t="s">
+        <v>165</v>
+      </c>
+      <c r="D142" t="s">
+        <v>423</v>
+      </c>
+      <c r="E142" t="s">
+        <v>424</v>
+      </c>
+      <c r="F142" t="s">
+        <v>70</v>
+      </c>
+      <c r="G142" s="1" t="s">
+        <v>84</v>
+      </c>
+      <c r="H142" t="s">
+        <v>481</v>
+      </c>
+    </row>
+    <row r="143" spans="1:8">
+      <c r="A143" t="s">
+        <v>482</v>
+      </c>
+      <c r="B143" t="s">
+        <v>9</v>
+      </c>
+      <c r="C143" t="s">
+        <v>483</v>
+      </c>
+      <c r="D143" t="s">
+        <v>484</v>
+      </c>
+      <c r="E143" t="s">
+        <v>485</v>
+      </c>
+      <c r="F143" t="s">
+        <v>486</v>
+      </c>
+      <c r="G143" s="1" t="s">
+        <v>487</v>
+      </c>
+      <c r="H143" t="s">
+        <v>488</v>
+      </c>
+    </row>
+    <row r="144" spans="1:8">
+      <c r="A144" t="s">
+        <v>489</v>
+      </c>
+      <c r="B144" t="s">
+        <v>9</v>
+      </c>
+      <c r="C144" t="s">
+        <v>10</v>
+      </c>
+      <c r="D144" t="s">
+        <v>490</v>
+      </c>
+      <c r="E144" t="s">
+        <v>491</v>
+      </c>
+      <c r="F144" t="s">
+        <v>291</v>
+      </c>
+      <c r="G144" s="1" t="s">
+        <v>492</v>
+      </c>
+      <c r="H144" t="s">
+        <v>493</v>
+      </c>
+    </row>
+    <row r="145" spans="1:8">
+      <c r="A145" t="s">
+        <v>494</v>
+      </c>
+      <c r="B145" t="s">
+        <v>9</v>
+      </c>
+      <c r="C145" t="s">
+        <v>17</v>
+      </c>
+      <c r="D145" t="s">
+        <v>490</v>
+      </c>
+      <c r="E145" t="s">
+        <v>491</v>
+      </c>
+      <c r="F145" t="s">
+        <v>291</v>
+      </c>
+      <c r="G145" s="1" t="s">
+        <v>495</v>
+      </c>
+      <c r="H145" t="s">
+        <v>496</v>
+      </c>
+    </row>
+    <row r="146" spans="1:8">
+      <c r="A146" t="s">
+        <v>497</v>
+      </c>
+      <c r="B146" t="s">
+        <v>9</v>
+      </c>
+      <c r="C146" t="s">
+        <v>22</v>
+      </c>
+      <c r="D146" t="s">
+        <v>490</v>
+      </c>
+      <c r="E146" t="s">
+        <v>491</v>
+      </c>
+      <c r="F146" t="s">
+        <v>291</v>
+      </c>
+      <c r="G146" s="1" t="s">
+        <v>498</v>
+      </c>
+      <c r="H146" t="s">
+        <v>499</v>
+      </c>
+    </row>
+    <row r="147" spans="1:8">
+      <c r="A147" t="s">
+        <v>500</v>
+      </c>
+      <c r="B147" t="s">
+        <v>9</v>
+      </c>
+      <c r="C147" t="s">
+        <v>26</v>
+      </c>
+      <c r="D147" t="s">
+        <v>490</v>
+      </c>
+      <c r="E147" t="s">
+        <v>491</v>
+      </c>
+      <c r="F147" t="s">
+        <v>291</v>
+      </c>
+      <c r="G147" s="1" t="s">
+        <v>501</v>
+      </c>
+      <c r="H147" t="s">
+        <v>502</v>
+      </c>
+    </row>
+    <row r="148" spans="1:8">
+      <c r="A148" t="s">
+        <v>503</v>
+      </c>
+      <c r="B148" t="s">
+        <v>9</v>
+      </c>
+      <c r="C148" t="s">
+        <v>30</v>
+      </c>
+      <c r="D148" t="s">
+        <v>490</v>
+      </c>
+      <c r="E148" t="s">
+        <v>491</v>
+      </c>
+      <c r="F148" t="s">
+        <v>291</v>
+      </c>
+      <c r="G148" s="1" t="s">
+        <v>504</v>
+      </c>
+      <c r="H148" t="s">
+        <v>505</v>
+      </c>
+    </row>
+    <row r="149" spans="1:8">
+      <c r="A149" t="s">
+        <v>265</v>
+      </c>
+      <c r="B149" t="s">
+        <v>9</v>
+      </c>
+      <c r="C149" t="s">
+        <v>34</v>
+      </c>
+      <c r="D149" t="s">
+        <v>490</v>
+      </c>
+      <c r="E149" t="s">
+        <v>491</v>
+      </c>
+      <c r="F149" t="s">
+        <v>291</v>
+      </c>
+      <c r="G149" s="1" t="s">
+        <v>506</v>
+      </c>
+      <c r="H149" t="s">
+        <v>507</v>
+      </c>
+    </row>
+    <row r="150" spans="1:8">
+      <c r="A150" t="s">
+        <v>508</v>
+      </c>
+      <c r="B150" t="s">
+        <v>9</v>
+      </c>
+      <c r="C150" t="s">
+        <v>34</v>
+      </c>
+      <c r="D150" t="s">
+        <v>509</v>
+      </c>
+      <c r="E150" t="s">
+        <v>510</v>
+      </c>
+      <c r="F150" t="s">
+        <v>356</v>
+      </c>
+      <c r="G150" s="1" t="s">
+        <v>511</v>
+      </c>
+      <c r="H150" t="s">
+        <v>395</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="G2" r:id="rId1"/>
     <hyperlink ref="G3" r:id="rId2"/>
     <hyperlink ref="G4" r:id="rId3"/>
     <hyperlink ref="G5" r:id="rId4"/>
     <hyperlink ref="G6" r:id="rId5"/>
     <hyperlink ref="G7" r:id="rId6"/>
     <hyperlink ref="G8" r:id="rId7"/>
     <hyperlink ref="G9" r:id="rId8"/>
     <hyperlink ref="G10" r:id="rId9"/>
     <hyperlink ref="G11" r:id="rId10"/>
     <hyperlink ref="G12" r:id="rId11"/>
     <hyperlink ref="G13" r:id="rId12"/>
     <hyperlink ref="G14" r:id="rId13"/>
     <hyperlink ref="G15" r:id="rId14"/>
     <hyperlink ref="G16" r:id="rId15"/>
     <hyperlink ref="G17" r:id="rId16"/>
     <hyperlink ref="G18" r:id="rId17"/>
     <hyperlink ref="G19" r:id="rId18"/>
     <hyperlink ref="G20" r:id="rId19"/>
     <hyperlink ref="G21" r:id="rId20"/>
     <hyperlink ref="G22" r:id="rId21"/>
@@ -3457,50 +5870,116 @@
     <hyperlink ref="G60" r:id="rId59"/>
     <hyperlink ref="G61" r:id="rId60"/>
     <hyperlink ref="G62" r:id="rId61"/>
     <hyperlink ref="G63" r:id="rId62"/>
     <hyperlink ref="G64" r:id="rId63"/>
     <hyperlink ref="G65" r:id="rId64"/>
     <hyperlink ref="G66" r:id="rId65"/>
     <hyperlink ref="G67" r:id="rId66"/>
     <hyperlink ref="G68" r:id="rId67"/>
     <hyperlink ref="G69" r:id="rId68"/>
     <hyperlink ref="G70" r:id="rId69"/>
     <hyperlink ref="G71" r:id="rId70"/>
     <hyperlink ref="G72" r:id="rId71"/>
     <hyperlink ref="G73" r:id="rId72"/>
     <hyperlink ref="G74" r:id="rId73"/>
     <hyperlink ref="G75" r:id="rId74"/>
     <hyperlink ref="G76" r:id="rId75"/>
     <hyperlink ref="G77" r:id="rId76"/>
     <hyperlink ref="G78" r:id="rId77"/>
     <hyperlink ref="G79" r:id="rId78"/>
     <hyperlink ref="G80" r:id="rId79"/>
     <hyperlink ref="G81" r:id="rId80"/>
     <hyperlink ref="G82" r:id="rId81"/>
     <hyperlink ref="G83" r:id="rId82"/>
     <hyperlink ref="G84" r:id="rId83"/>
+    <hyperlink ref="G85" r:id="rId84"/>
+    <hyperlink ref="G86" r:id="rId85"/>
+    <hyperlink ref="G87" r:id="rId86"/>
+    <hyperlink ref="G88" r:id="rId87"/>
+    <hyperlink ref="G89" r:id="rId88"/>
+    <hyperlink ref="G90" r:id="rId89"/>
+    <hyperlink ref="G91" r:id="rId90"/>
+    <hyperlink ref="G92" r:id="rId91"/>
+    <hyperlink ref="G93" r:id="rId92"/>
+    <hyperlink ref="G94" r:id="rId93"/>
+    <hyperlink ref="G95" r:id="rId94"/>
+    <hyperlink ref="G96" r:id="rId95"/>
+    <hyperlink ref="G97" r:id="rId96"/>
+    <hyperlink ref="G98" r:id="rId97"/>
+    <hyperlink ref="G99" r:id="rId98"/>
+    <hyperlink ref="G100" r:id="rId99"/>
+    <hyperlink ref="G101" r:id="rId100"/>
+    <hyperlink ref="G102" r:id="rId101"/>
+    <hyperlink ref="G103" r:id="rId102"/>
+    <hyperlink ref="G104" r:id="rId103"/>
+    <hyperlink ref="G105" r:id="rId104"/>
+    <hyperlink ref="G106" r:id="rId105"/>
+    <hyperlink ref="G107" r:id="rId106"/>
+    <hyperlink ref="G108" r:id="rId107"/>
+    <hyperlink ref="G109" r:id="rId108"/>
+    <hyperlink ref="G110" r:id="rId109"/>
+    <hyperlink ref="G111" r:id="rId110"/>
+    <hyperlink ref="G112" r:id="rId111"/>
+    <hyperlink ref="G113" r:id="rId112"/>
+    <hyperlink ref="G114" r:id="rId113"/>
+    <hyperlink ref="G115" r:id="rId114"/>
+    <hyperlink ref="G116" r:id="rId115"/>
+    <hyperlink ref="G117" r:id="rId116"/>
+    <hyperlink ref="G118" r:id="rId117"/>
+    <hyperlink ref="G119" r:id="rId118"/>
+    <hyperlink ref="G120" r:id="rId119"/>
+    <hyperlink ref="G121" r:id="rId120"/>
+    <hyperlink ref="G122" r:id="rId121"/>
+    <hyperlink ref="G123" r:id="rId122"/>
+    <hyperlink ref="G124" r:id="rId123"/>
+    <hyperlink ref="G125" r:id="rId124"/>
+    <hyperlink ref="G126" r:id="rId125"/>
+    <hyperlink ref="G127" r:id="rId126"/>
+    <hyperlink ref="G128" r:id="rId127"/>
+    <hyperlink ref="G129" r:id="rId128"/>
+    <hyperlink ref="G130" r:id="rId129"/>
+    <hyperlink ref="G131" r:id="rId130"/>
+    <hyperlink ref="G132" r:id="rId131"/>
+    <hyperlink ref="G133" r:id="rId132"/>
+    <hyperlink ref="G134" r:id="rId133"/>
+    <hyperlink ref="G135" r:id="rId134"/>
+    <hyperlink ref="G136" r:id="rId135"/>
+    <hyperlink ref="G137" r:id="rId136"/>
+    <hyperlink ref="G138" r:id="rId137"/>
+    <hyperlink ref="G139" r:id="rId138"/>
+    <hyperlink ref="G140" r:id="rId139"/>
+    <hyperlink ref="G141" r:id="rId140"/>
+    <hyperlink ref="G142" r:id="rId141"/>
+    <hyperlink ref="G143" r:id="rId142"/>
+    <hyperlink ref="G144" r:id="rId143"/>
+    <hyperlink ref="G145" r:id="rId144"/>
+    <hyperlink ref="G146" r:id="rId145"/>
+    <hyperlink ref="G147" r:id="rId146"/>
+    <hyperlink ref="G148" r:id="rId147"/>
+    <hyperlink ref="G149" r:id="rId148"/>
+    <hyperlink ref="G150" r:id="rId149"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Sheet1</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>