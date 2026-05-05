--- v0 (2026-03-21)
+++ v1 (2026-05-05)
@@ -68,66 +68,66 @@
 4.	Quais critérios estão sendo adotados pela Secretaria responsável para definir a frequência da coleta em cada localidade? _x000D_
 Obs.: Lei N°251/2010 - artigo 4°</t>
   </si>
   <si>
     <t>Aguardando discussão e votação</t>
   </si>
   <si>
     <t>expediente</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária nº 1248 de 2026</t>
   </si>
   <si>
     <t>Ronald Rogério Lopes Smarzaro - Prefeito</t>
   </si>
   <si>
     <t>Altera parcialmente o Artigo 3º inciso III e artigo 4º da Lei 1124/2025 e da outra providência.</t>
   </si>
   <si>
     <t>Aguardando leitura do Expediente em sessão</t>
   </si>
   <si>
     <t>Indicação nº 2 de 2026</t>
   </si>
   <si>
-    <t>Devair</t>
+    <t>Devair dos Santos</t>
   </si>
   <si>
     <t>Solicitando pintura nos bancos e meios fios da praça do Distrito de Santa Felicidade.</t>
   </si>
   <si>
     <t>Indicação nº 3 de 2026</t>
   </si>
   <si>
     <t>Solicita ao prefeito, que seja realizada manutenção no pavimento em paver da rua que dá acesso à praça do Distrito de Gleba Quatro.</t>
   </si>
   <si>
     <t>Indicação nº 4 de 2026</t>
   </si>
   <si>
-    <t>Alcenir</t>
+    <t>Alcenir  Antônio Piloto</t>
   </si>
   <si>
     <t>Solicitando que sejam tomadas as providências necessárias para viabilizar a implantação de um redutor de velocidade (quebra-molas) na Rua Jaguariaíva, nas proximidades do Bar do Dirceu e outro na Rua Araucária, cruzamento com a Rua Jurandir Venceslau.</t>
   </si>
   <si>
     <t>Indicação nº 5 de 2026</t>
   </si>
   <si>
     <t>Que seja feito um calçamento novo na frente do Posto de Saúde e remoção de tocos de árvores, no Distrito de Ouro Verde Alto.</t>
   </si>
   <si>
     <t>Indicação nº 6 de 2026</t>
   </si>
   <si>
     <t>Solicitando que sejam tomadas as providências necessárias para viabilizar, com urgência, a realização de um serviço emergencial de tapa-buracos nas ruas do Distrito de Ouro Verde Alto, bem como que seja efetuada a devida sinalização dos quebra-molas instalados na Vila Rural do referido distrito.</t>
   </si>
   <si>
     <t>Indicação nº 7 de 2026</t>
   </si>
   <si>
     <t>Jucineide Aparecida Brito da Silva - Parlamentar</t>
   </si>
   <si>
     <t>Solicitando ao prefeito municipal para que determine ao setor competente a instalação de um refletor no bosque municipal, Leonardo Oliveira da Cruz, bem como a colocação/reposição de areia na quadra localizada no mesmo espaço.</t>
   </si>